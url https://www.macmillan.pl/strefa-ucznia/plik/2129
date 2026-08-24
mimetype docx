--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D3828E1" w14:textId="14ACB39C" w:rsidR="00BC1A6A" w:rsidRPr="00BC1A6A" w:rsidRDefault="00BC1A6A" w:rsidP="00BC1A6A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="38"/>
@@ -216,79 +216,90 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC1A6A" w:rsidRPr="00BC1A6A" w14:paraId="48397671" w14:textId="77777777" w:rsidTr="00CE2910">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE03AB8" w14:textId="77777777" w:rsidR="00BC1A6A" w:rsidRPr="00BC1A6A" w:rsidRDefault="00BC1A6A" w:rsidP="00F25281">
+          <w:p w14:paraId="2FE03AB8" w14:textId="6832D44D" w:rsidR="00BC1A6A" w:rsidRPr="00BC1A6A" w:rsidRDefault="00117F34" w:rsidP="00F25281">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC1A6A">
+            <w:r w:rsidRPr="00117F34">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE67C2" w:rsidRPr="00FE67C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="34"/>
+                <w:szCs w:val="34"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2149BD85" w14:textId="77777777" w:rsidR="00F25281" w:rsidRPr="009E166E" w:rsidRDefault="00F25281" w:rsidP="00F25281">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="14175"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="395"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25179,78 +25190,109 @@
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Z trudem tworzy zdania twierdzące i przeczące z </w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">wyrażeniami </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -25407,78 +25449,109 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nie zawsze poprawnie tworzy zdania twierdzące i przeczące z wyrażeniami </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25611,78 +25684,109 @@
               </w:numPr>
               <w:ind w:left="272" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zazwyczaj poprawnie buduje zdania twierdzące </w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">i przeczące z wyrażeniami </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25815,78 +25919,109 @@
               </w:numPr>
               <w:ind w:left="455"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Z łatwością i poprawnie buduje </w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">zdania twierdzące i przeczące ze strukturą </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B53B6B" w14:textId="77777777" w:rsidR="00B96E16" w:rsidRPr="00814AB3" w:rsidRDefault="00B96E16" w:rsidP="00B96E16">
             <w:pPr>
               <w:ind w:hanging="2"/>
@@ -26083,78 +26218,109 @@
               </w:numPr>
               <w:ind w:left="455"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Samodzielnie i bezbłędnie</w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buduje zdania twierdzące i przeczące ze strukturą </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="706AB73F" w14:textId="77777777" w:rsidR="00B96E16" w:rsidRPr="00814AB3" w:rsidRDefault="00B96E16" w:rsidP="00B96E16">
             <w:pPr>
               <w:ind w:hanging="2"/>
@@ -37546,78 +37712,109 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Słabo zna i z trudem  stosuje strukturę </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -37941,78 +38138,109 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Częściowo zna, lecz nie zawsze poprawnie stosuje strukturę </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04BE69A0" w14:textId="77777777" w:rsidR="000441E7" w:rsidRPr="00814AB3" w:rsidRDefault="000441E7" w:rsidP="000441E7">
             <w:pPr>
               <w:pStyle w:val="Normalny1"/>
@@ -38324,78 +38552,109 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i na ogół poprawnie  stosuje strukturę </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11B9D67A" w14:textId="77777777" w:rsidR="000441E7" w:rsidRPr="00814AB3" w:rsidRDefault="000441E7" w:rsidP="000441E7">
             <w:pPr>
               <w:pStyle w:val="Normalny1"/>
@@ -38755,78 +39014,109 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zna i zawsze poprawnie stosuje strukturę </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">there </w:t>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F072812" w14:textId="77777777" w:rsidR="000441E7" w:rsidRPr="00814AB3" w:rsidRDefault="000441E7" w:rsidP="000441E7">
             <w:pPr>
               <w:pStyle w:val="Normalny1"/>
@@ -39227,78 +39517,109 @@
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="226" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swobodnie</w:t>
             </w:r>
             <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i zawsze poprawnie stosuje strukturę </w:t>
             </w:r>
-            <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
-[...7 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>is</w:t>
+              <w:t>there</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / there </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000441E7" w:rsidRPr="00814AB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="575E3150" w14:textId="3B757C36" w:rsidR="000441E7" w:rsidRPr="00814AB3" w:rsidRDefault="000441E7" w:rsidP="000441E7">
             <w:pPr>
               <w:pStyle w:val="Normalny1"/>
@@ -42719,104 +43040,104 @@
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638D5462" w14:textId="77777777" w:rsidR="007D3DDC" w:rsidRPr="00814AB3" w:rsidRDefault="007D3DDC">
       <w:pPr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D3DDC" w:rsidRPr="00814AB3" w:rsidSect="00BC1A6A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08C800FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70C807DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -45185,117 +45506,120 @@
   <w:num w:numId="13" w16cid:durableId="1320236154">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="264313989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="969936888">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1813331608">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="491333183">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="913005048">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="709309062">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC1A6A"/>
     <w:rsid w:val="000441E7"/>
     <w:rsid w:val="00072F15"/>
+    <w:rsid w:val="00117F34"/>
     <w:rsid w:val="001C15CC"/>
     <w:rsid w:val="004001F0"/>
     <w:rsid w:val="00536608"/>
     <w:rsid w:val="00654D13"/>
     <w:rsid w:val="007B5DCF"/>
     <w:rsid w:val="007D3DDC"/>
     <w:rsid w:val="00814AB3"/>
     <w:rsid w:val="00846765"/>
     <w:rsid w:val="008825C1"/>
     <w:rsid w:val="0091530C"/>
     <w:rsid w:val="009E166E"/>
     <w:rsid w:val="00A23653"/>
     <w:rsid w:val="00B96E16"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BC1A6A"/>
     <w:rsid w:val="00D96584"/>
     <w:rsid w:val="00E915AE"/>
     <w:rsid w:val="00F25281"/>
+    <w:rsid w:val="00FE67C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="72E35FB2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D072F108-1904-4996-ABFE-DE9BAB9DCAA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -45652,51 +45976,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
@@ -45733,59 +46056,59 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:rsid w:val="00BC1A6A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -46052,50 +46375,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f2806426-abc6-4eac-b766-6af691031736">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002E863F4D41954445A589852F56065FF7" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="81dcccdd88668d232226fc4f53f941c1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f2806426-abc6-4eac-b766-6af691031736" xmlns:ns3="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="650b895c13270a63e16f7b968bc7931a" ns2:_="" ns3:_="">
     <xsd:import namespace="f2806426-abc6-4eac-b766-6af691031736"/>
     <xsd:import namespace="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
@@ -46286,80 +46620,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FE2F12E-FFC7-48A6-86CC-7149CEF969A6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F08088-E1AE-4EBC-8BAE-D3D1695CFDD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
+    <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D56255-3F17-4414-A8E1-6F2F7E0A3797}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FE2F12E-FFC7-48A6-86CC-7149CEF969A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
+    <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F08088-E1AE-4EBC-8BAE-D3D1695CFDD0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D56255-3F17-4414-A8E1-6F2F7E0A3797}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
   <Words>13134</Words>
   <Characters>78808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>656</Lines>
   <Paragraphs>183</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>