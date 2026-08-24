--- v0 (2025-10-01)
+++ v1 (2026-08-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CB34387" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00102746" w:rsidRDefault="00AC7F84" w:rsidP="007F350C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102746">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0555C10B" wp14:editId="45DB7DF7">
             <wp:extent cx="1857375" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Obraz 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -251,68 +251,95 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14283"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC7F84" w:rsidRPr="00102746" w14:paraId="59F5381F" w14:textId="77777777" w:rsidTr="007910BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70B48F95" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00102746" w:rsidRDefault="00AC7F84" w:rsidP="007F350C">
+          <w:p w14:paraId="70B48F95" w14:textId="1FC0721D" w:rsidR="00AC7F84" w:rsidRPr="00102746" w:rsidRDefault="008E47EC" w:rsidP="007F350C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00102746">
+            <w:r w:rsidRPr="008E47EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>KRYTERIA OCENIANIA</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00425831" w:rsidRPr="00425831">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>KRYTERIA</w:t>
+            </w:r>
+            <w:r w:rsidR="00425831" w:rsidRPr="00425831">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E47EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>OCENIANIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F76EAE2" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00102746" w:rsidRDefault="00AC7F84" w:rsidP="007F350C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001DAFFB" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00102746" w:rsidRDefault="00AC7F84" w:rsidP="007F350C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DF4D56D" w14:textId="77777777" w:rsidR="004B2A7C" w:rsidRPr="00102746" w:rsidRDefault="00B54D66" w:rsidP="007F350C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5826,51 +5853,51 @@
           </w:tcPr>
           <w:p w14:paraId="4541ED37" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00F94850" w:rsidRDefault="00B969A4" w:rsidP="007F350C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00FD5DA3" w14:paraId="397BB2D6" w14:textId="77777777" w:rsidTr="00FB2F39">
+      <w:tr w:rsidR="00AC7F84" w:rsidRPr="00425831" w14:paraId="397BB2D6" w14:textId="77777777" w:rsidTr="00FB2F39">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7409EDCD" w14:textId="77777777" w:rsidR="00AC7F84" w:rsidRPr="00F94850" w:rsidRDefault="00AC7F84" w:rsidP="007F350C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -9461,51 +9488,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes, of course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="661A3C69" w14:textId="77777777" w:rsidR="009964DE" w:rsidRPr="007F350C" w:rsidRDefault="009964DE" w:rsidP="007F350C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C7228F" w:rsidRPr="00FD5DA3" w14:paraId="7C458511" w14:textId="77777777" w:rsidTr="00FD5DA3">
+      <w:tr w:rsidR="00C7228F" w:rsidRPr="00425831" w14:paraId="7C458511" w14:textId="77777777" w:rsidTr="00FD5DA3">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="02411393" w14:textId="77777777" w:rsidR="00C7228F" w:rsidRPr="007F350C" w:rsidRDefault="00C7228F" w:rsidP="007F350C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15988FD3" w14:textId="77777777" w:rsidR="00C7228F" w:rsidRPr="007F350C" w:rsidRDefault="00C7228F" w:rsidP="00F1686B">
             <w:pPr>
               <w:rPr>
@@ -12804,51 +12831,51 @@
           </w:tcPr>
           <w:p w14:paraId="69350102" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="74C6B2AA" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="74C6B2AA" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="614C3C4A" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -19752,51 +19779,51 @@
           </w:tcPr>
           <w:p w14:paraId="39B943A7" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="4C75BC9F" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="4C75BC9F" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A26C965" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -26419,51 +26446,51 @@
           </w:tcPr>
           <w:p w14:paraId="38E5B760" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="056539FE" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="056539FE" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D4CEF10" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -33059,51 +33086,51 @@
           </w:tcPr>
           <w:p w14:paraId="2AC118B3" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="16A7D136" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="16A7D136" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5FDE9F15" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -35558,51 +35585,51 @@
             <w:r w:rsidRPr="007F350C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i wie, kiedy go zastosować</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A9C7A9F" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="007F350C" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="6C462081" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="6C462081" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="58241EDC" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="007F350C" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC0C998" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00102746" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:rPr>
@@ -35851,51 +35878,51 @@
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yes, I can./No, I can't.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43854F75" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="0092328C" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="492447A5" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="492447A5" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5959EF5F" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="0092328C" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A40E8C0" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="0092328C" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
@@ -38843,51 +38870,51 @@
           </w:tcPr>
           <w:p w14:paraId="13596A7D" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B969A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wspaniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421393" w:rsidRPr="00FD5DA3" w14:paraId="1BFA317A" w14:textId="77777777" w:rsidTr="00421393">
+      <w:tr w:rsidR="00421393" w:rsidRPr="00425831" w14:paraId="1BFA317A" w14:textId="77777777" w:rsidTr="00421393">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6CAE6BC0" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00F94850" w:rsidRDefault="00421393" w:rsidP="00421393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
@@ -45882,143 +45909,143 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D9648A0" w14:textId="77777777" w:rsidR="00421393" w:rsidRDefault="00421393" w:rsidP="00421393"/>
     <w:p w14:paraId="196CFDEA" w14:textId="77777777" w:rsidR="00421393" w:rsidRPr="00102746" w:rsidRDefault="00421393" w:rsidP="007F350C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00421393" w:rsidRPr="00102746" w:rsidSect="00933F60">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2292A381" w14:textId="77777777" w:rsidR="00D10E7F" w:rsidRDefault="00D10E7F" w:rsidP="007513CC">
+    <w:p w14:paraId="3DF9F376" w14:textId="77777777" w:rsidR="00447439" w:rsidRDefault="00447439" w:rsidP="007513CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E203EDA" w14:textId="77777777" w:rsidR="00D10E7F" w:rsidRDefault="00D10E7F" w:rsidP="007513CC">
+    <w:p w14:paraId="7C66A0CD" w14:textId="77777777" w:rsidR="00447439" w:rsidRDefault="00447439" w:rsidP="007513CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5902DE1B" w14:textId="77777777" w:rsidR="00D10E7F" w:rsidRDefault="00D10E7F" w:rsidP="007513CC">
+    <w:p w14:paraId="0E0B1D9B" w14:textId="77777777" w:rsidR="00447439" w:rsidRDefault="00447439" w:rsidP="007513CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19BA1F73" w14:textId="77777777" w:rsidR="00D10E7F" w:rsidRDefault="00D10E7F" w:rsidP="007513CC">
+    <w:p w14:paraId="28A5E46B" w14:textId="77777777" w:rsidR="00447439" w:rsidRDefault="00447439" w:rsidP="007513CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05EE1FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C28340A"/>
     <w:lvl w:ilvl="0" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -47670,101 +47697,101 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1632397487">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="537858510">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="209848057">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1352100055">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="721059332">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1867136114">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1753429942">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="671760302">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1486507700">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2090030967">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="178013933">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="333925436">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1175996827">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1528833036">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="703405104">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54D66"/>
     <w:rsid w:val="000004BB"/>
     <w:rsid w:val="00010E7F"/>
     <w:rsid w:val="000152C6"/>
@@ -47787,148 +47814,153 @@
     <w:rsid w:val="00114497"/>
     <w:rsid w:val="0017065D"/>
     <w:rsid w:val="00182C3A"/>
     <w:rsid w:val="00202A47"/>
     <w:rsid w:val="00215DA3"/>
     <w:rsid w:val="00242601"/>
     <w:rsid w:val="00265BAA"/>
     <w:rsid w:val="002A417D"/>
     <w:rsid w:val="002B7642"/>
     <w:rsid w:val="002C37C0"/>
     <w:rsid w:val="002D1254"/>
     <w:rsid w:val="002E1436"/>
     <w:rsid w:val="002F2BD5"/>
     <w:rsid w:val="00310F65"/>
     <w:rsid w:val="00321498"/>
     <w:rsid w:val="0037296E"/>
     <w:rsid w:val="00390D7D"/>
     <w:rsid w:val="003962A5"/>
     <w:rsid w:val="003A3C2B"/>
     <w:rsid w:val="003C5E0E"/>
     <w:rsid w:val="003D31C6"/>
     <w:rsid w:val="003E18D4"/>
     <w:rsid w:val="00400C16"/>
     <w:rsid w:val="00421393"/>
     <w:rsid w:val="004213C4"/>
+    <w:rsid w:val="00425831"/>
     <w:rsid w:val="004454FD"/>
+    <w:rsid w:val="00447439"/>
     <w:rsid w:val="00472761"/>
     <w:rsid w:val="00486B83"/>
     <w:rsid w:val="004A0E7E"/>
     <w:rsid w:val="004B2A7C"/>
     <w:rsid w:val="004D52F2"/>
     <w:rsid w:val="004F2A23"/>
     <w:rsid w:val="004F52D5"/>
     <w:rsid w:val="00512F40"/>
     <w:rsid w:val="00520AAC"/>
     <w:rsid w:val="00547EA8"/>
     <w:rsid w:val="00552A86"/>
     <w:rsid w:val="00572F19"/>
     <w:rsid w:val="00586B73"/>
     <w:rsid w:val="005964AB"/>
     <w:rsid w:val="005D36CB"/>
     <w:rsid w:val="00606C4E"/>
     <w:rsid w:val="006306BF"/>
     <w:rsid w:val="006701AE"/>
     <w:rsid w:val="006826A7"/>
     <w:rsid w:val="006841F4"/>
     <w:rsid w:val="006B4B56"/>
     <w:rsid w:val="006F70B5"/>
     <w:rsid w:val="00706BC2"/>
     <w:rsid w:val="00712B58"/>
     <w:rsid w:val="007442E8"/>
     <w:rsid w:val="007513CC"/>
     <w:rsid w:val="0075638A"/>
     <w:rsid w:val="00765CA6"/>
     <w:rsid w:val="00774F66"/>
     <w:rsid w:val="00777E60"/>
     <w:rsid w:val="007910BE"/>
     <w:rsid w:val="00792424"/>
     <w:rsid w:val="007D3413"/>
     <w:rsid w:val="007F350C"/>
     <w:rsid w:val="007F3F97"/>
     <w:rsid w:val="00822215"/>
     <w:rsid w:val="008458BB"/>
     <w:rsid w:val="00850589"/>
     <w:rsid w:val="00856879"/>
     <w:rsid w:val="008B4A0F"/>
     <w:rsid w:val="008C16F5"/>
     <w:rsid w:val="008C1908"/>
+    <w:rsid w:val="008E47EC"/>
     <w:rsid w:val="008E5DAD"/>
     <w:rsid w:val="00901B9F"/>
     <w:rsid w:val="00913344"/>
     <w:rsid w:val="00933F60"/>
     <w:rsid w:val="009457DA"/>
     <w:rsid w:val="00952717"/>
     <w:rsid w:val="00980BFE"/>
     <w:rsid w:val="00990C78"/>
     <w:rsid w:val="00993BFD"/>
     <w:rsid w:val="009964DE"/>
     <w:rsid w:val="009B44E3"/>
     <w:rsid w:val="009B56B1"/>
     <w:rsid w:val="009C299C"/>
     <w:rsid w:val="009E6D6F"/>
     <w:rsid w:val="00A01977"/>
     <w:rsid w:val="00A24198"/>
     <w:rsid w:val="00A271B9"/>
     <w:rsid w:val="00A6574D"/>
     <w:rsid w:val="00AB31AF"/>
     <w:rsid w:val="00AB6F99"/>
     <w:rsid w:val="00AC7F84"/>
     <w:rsid w:val="00AD70EF"/>
     <w:rsid w:val="00AF0BD0"/>
     <w:rsid w:val="00B037C0"/>
     <w:rsid w:val="00B11C50"/>
     <w:rsid w:val="00B1792D"/>
     <w:rsid w:val="00B47265"/>
     <w:rsid w:val="00B54D66"/>
     <w:rsid w:val="00B83520"/>
     <w:rsid w:val="00B87D06"/>
     <w:rsid w:val="00B969A4"/>
+    <w:rsid w:val="00BB561E"/>
     <w:rsid w:val="00BC57BD"/>
     <w:rsid w:val="00BD51D9"/>
     <w:rsid w:val="00BF338E"/>
     <w:rsid w:val="00C0530C"/>
     <w:rsid w:val="00C2675E"/>
     <w:rsid w:val="00C5405B"/>
     <w:rsid w:val="00C60C58"/>
     <w:rsid w:val="00C7228F"/>
     <w:rsid w:val="00C84138"/>
     <w:rsid w:val="00CA136C"/>
     <w:rsid w:val="00CB27CA"/>
     <w:rsid w:val="00CE2FE1"/>
     <w:rsid w:val="00CF5219"/>
     <w:rsid w:val="00D020A0"/>
     <w:rsid w:val="00D10E7F"/>
     <w:rsid w:val="00D411EC"/>
     <w:rsid w:val="00D70503"/>
     <w:rsid w:val="00D85B28"/>
     <w:rsid w:val="00D875DC"/>
     <w:rsid w:val="00DE7AB0"/>
     <w:rsid w:val="00DF68E9"/>
     <w:rsid w:val="00E3248A"/>
     <w:rsid w:val="00E537CE"/>
     <w:rsid w:val="00E62ECE"/>
+    <w:rsid w:val="00E70D57"/>
     <w:rsid w:val="00E73E34"/>
     <w:rsid w:val="00E90E11"/>
     <w:rsid w:val="00E94E7C"/>
     <w:rsid w:val="00EA0883"/>
     <w:rsid w:val="00EA4F65"/>
     <w:rsid w:val="00EF0207"/>
     <w:rsid w:val="00EF1FDC"/>
     <w:rsid w:val="00EF2068"/>
     <w:rsid w:val="00EF7C8C"/>
     <w:rsid w:val="00F0580A"/>
     <w:rsid w:val="00F1686B"/>
     <w:rsid w:val="00F33ECD"/>
     <w:rsid w:val="00F73441"/>
     <w:rsid w:val="00F94850"/>
     <w:rsid w:val="00F95281"/>
     <w:rsid w:val="00FA3951"/>
     <w:rsid w:val="00FA4A55"/>
     <w:rsid w:val="00FA4E29"/>
     <w:rsid w:val="00FB2F39"/>
     <w:rsid w:val="00FD09A1"/>
     <w:rsid w:val="00FD5DA3"/>
     <w:rsid w:val="00FE4F85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -47937,51 +47969,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D2F9BF6"/>
   <w15:docId w15:val="{5C9D9AFC-073E-4132-B181-7E17DCC2DF37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -48348,51 +48380,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B54D66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
@@ -48564,51 +48595,51 @@
     <w:rsid w:val="007513CC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F1686B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1239441036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1265922824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -48910,64 +48941,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AE9D6FB-2431-4F41-8248-EE2677D45E40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>7522</Words>
-  <Characters>45134</Characters>
+  <Characters>45135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>376</Lines>
   <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52551</CharactersWithSpaces>
+  <CharactersWithSpaces>52552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Justyna Wasek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>