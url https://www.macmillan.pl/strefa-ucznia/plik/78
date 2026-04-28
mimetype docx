--- v1 (2025-12-02)
+++ v2 (2026-04-28)
@@ -1,35240 +1,16834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25856 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27628"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ljt1443\OneDrive - Springer Nature\Pulpit\Nowe Dokumenty\Impulse 2_rozklad materialu_kryteria oceny_plan wynikowy\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{323BF568-6359-4D9D-9FB9-5161B8D5A3A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Rozkład materiału" sheetId="2" r:id="rId1"/>
+    <sheet name="Pozycje" sheetId="1" r:id="rId2"/>
+  </sheets>
+  <calcPr calcId="0"/>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="429">
+  <si>
+    <t>NUMER LEKCJI</t>
+  </si>
+  <si>
+    <t>DZIAŁ</t>
+  </si>
+  <si>
+    <t>TEMAT LEKCJI</t>
+  </si>
+  <si>
+    <t>SŁOWNICTWO/ GRAMATYKA</t>
+  </si>
+  <si>
+    <t>TEMATYKA I UMIEJĘTNOŚCI JĘZYKOWE WEDŁUG PODSTAWY PROGRAMOWEJ</t>
+  </si>
+  <si>
+    <t>PODSTAWA PROGRAMOWA</t>
+  </si>
+  <si>
+    <t>MATERIAŁY</t>
+  </si>
+  <si>
+    <t>I 1, 5
+ II 1, 5
+ IV 1, 2, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 4, 13
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Vocabulary: food
+ Słownictwo: artykuły spożywcze</t>
+  </si>
+  <si>
+    <t>Artykuły spożywcze, posiłki i ich przygotowanie</t>
+  </si>
+  <si>
+    <t>I 6
+ II 1, 5
+ III 4
+ IV 1, 5, 6, 9, 10, 11
+ VI 2, 4, 15
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Grammar: quantifiers
+ Gramatyka: określniki ilości</t>
+  </si>
+  <si>
+    <t>Nawyki żywieniowe – w tym diety
+ Rzeczowniki policzalne i niepoliczalne
+ Określniki ilości</t>
+  </si>
+  <si>
+    <t>I 6
+ II 1, 5
+ III 4
+ VI 2, 3, 4, 15
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Speaking: giving instructions
+ Mówienie: podawanie instrukcji</t>
+  </si>
+  <si>
+    <t>Artykuły spożywcze, posiłki i ich przygotowanie, nawyki żywieniowe – w tym diety</t>
+  </si>
+  <si>
+    <t>I 6
+ II 1, 5
+ VI 2, 3, 4, 15
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Produkty spożywcze</t>
+  </si>
+  <si>
+    <t>I 6
+ II 1, 5
+ III 1, 4
+ IV 1, 5, 6, 9, 11
+ V 2, 6, 9, 10, 11, 12
+ VI 2, 4, 15
+ VII 2, 3, 4, 8, 9, 14, 15
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Choroby, ich objawy i leczenie</t>
+  </si>
+  <si>
+    <t>I 11
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 11
+ VI 2, 3, 4, 9, 15
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Tryb życia, samopoczucie, choroby, ich objawy i leczenie</t>
+  </si>
+  <si>
+    <t>I 11
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 11
+ VI 2, 3, 4, 15
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 11
+ II 1, 5
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 6
+ II 1
+ IV 1, 2, 6, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Tryb życia, samopoczucie</t>
+  </si>
+  <si>
+    <t>I 11
+ II 1
+ III 4
+ IV 1, 2, 6, 9, 11
+ V 1, 2, 6, 9, 10, 11, 12
+ VII 2, 3, 4, 7, 12, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Revision 1
+ Powtórzenie 1</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 1</t>
+  </si>
+  <si>
+    <t>X
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>–</t>
+  </si>
+  <si>
+    <t>UNIT TEST 1 Sprawdzenie wiedzy i umiejętności po rozdziale 1</t>
+  </si>
+  <si>
+    <t>UNIT TEST 1</t>
+  </si>
+  <si>
+    <t>Cechy charakteru</t>
+  </si>
+  <si>
+    <t>I 1
+ II 1, 5
+ III 4
+ IV 1, 6, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Grammar: used to
+ Gramatyka: konstrukcja used to</t>
+  </si>
+  <si>
+    <t>Cechy charakteru
+ Konstrukcja: used to</t>
+  </si>
+  <si>
+    <t>I 1
+ II 1
+ III 4
+ IV 1, 2, 6, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wiedza o krajach, które posługują się danym językiem nowożytnym</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ IV 1, 6, 11
+ V 1, 6, 11, 12
+ VI 2, 3, 4, 15 
+ IX 1
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Cechy charakteru, umiejętności i zainteresowania
+ Styl życia, problemy</t>
+  </si>
+  <si>
+    <t>I 1, 5
+ II 1, 5
+ III 1, 4
+ IV 1, 2, 4, 6, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Choroby, ich objawy i leczenie, niepełnosprawność
+ Cechy charakteru, uczucia i emocje</t>
+  </si>
+  <si>
+    <t>I 1, 11
+ II 1, 5
+ IV 1, 2, 4, 6, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Listening: a radio programme about an amazing person
+ Słuchanie: audycja radiowa o wyjątkowej osobie</t>
+  </si>
+  <si>
+    <t>Niepełnosprawność
+ Wydarzenia i zjawiska społeczne</t>
+  </si>
+  <si>
+    <t>I 11, 14
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 7, 10, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 1
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 7, 10, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ III 4
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Dane personalne, cechy charakteru, zainteresowania, osobisty system wartości, autorytety</t>
+  </si>
+  <si>
+    <t>I 1
+ II 1
+ III 4
+ IV 1, 6, 9, 11
+ V 1, 2, 3, 6, 9, 11, 12
+ VII 2, 3, 4, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 2</t>
+  </si>
+  <si>
+    <t>UNIT TEST 2</t>
+  </si>
+  <si>
+    <t>Szkoła i jej pomieszczenia, przedmioty nauczania, uczenie się, przybory szkolne, oceny szkolne, życie szkoły, zajęcia pozalekcyjne</t>
+  </si>
+  <si>
+    <t>I 3
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 3
+ II 1, 5
+ IV 1, 2, 6, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Zajęcia pozalekcyjne</t>
+  </si>
+  <si>
+    <t>I 3
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>SB str. 44-45
+ SB str. 35</t>
+  </si>
+  <si>
+    <t>Przedmioty szkolne, uczenie się, oceny szkolne, życie szkoły, system oświaty</t>
+  </si>
+  <si>
+    <t>Uczenie się</t>
+  </si>
+  <si>
+    <t>I 3
+ II 1, 5
+ IV 1, 6, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Formy spędzania czasu wolnego</t>
+  </si>
+  <si>
+    <t>I 5
+ II 1
+ III 4
+ IV 2, 6, 9, 11
+ V 2, 3, 6, 9, 11, 12
+ VII 2, 3, 4, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 3</t>
+  </si>
+  <si>
+    <t>UNIT TEST 3</t>
+  </si>
+  <si>
+    <t>Ludzie nauki, odkrycia naukowe, wynalazki</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 5
+ II 1, 5
+ IV 1, 2, 6, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 2, 3, 4, 7
+ IV 1, 2, 3, 6, 9, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Korzystanie z podstawowych urządzeń technicznych i technologii informacyjno- komunikacyjnych</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 4
+ IV 1, 2, 3, 6, 9, 11
+ VI 2, 3, 4, 15 
+ VIII 3
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wynalazki</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 4
+ IV 1, 2, 3, 6, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Ludzie nauki, odkrycia naukowe, wynalazki
+ Zdania przydawkowe definiujące</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1
+ III 4
+ IV 1, 2, 3, 6, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ III 4
+ IV 1, 2, 3, 6, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wynalazki, korzystanie z podstawowych urządzeń technicznych i technologii informacyjno-komunikacyjnych</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1
+ III 4
+ IV 1, 6, 9, 11
+ V 1, 2, 6, 9, 11, 12
+ VII 2, 3, 4, 8, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 4</t>
+  </si>
+  <si>
+    <t>UNIT TEST 4</t>
+  </si>
+  <si>
+    <t>Środki transportu i korzystanie z nich</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ III 4
+ IV 1, 2, 5, 6, 7, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ IV 1, 2, 5, 6, 7, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Środki transport, wycieczki, zwiedzanie</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ IV 2, 5, 6, 7, 9, 11
+ VI 2, 3, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Uczenie się, wycieczki, zwiedzanie</t>
+  </si>
+  <si>
+    <t>I 3, 8
+ II 1, 5
+ III 4
+ IV 2, 5, 6, 7, 9, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Baza noclegowa, wycieczki, zwiedzanie</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ IV 2, 5, 6, 7, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Środki transportu, wycieczki, zwiedzanie</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ III 4
+ IV 2, 5, 6, 7, 9, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Środki transportu, wycieczki, zwiedzanie
+ Czasowniki modalne w czasie teraźniejszym i przeszłym</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ IV 2, 3,5, 6, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Awarie i wypadki w podróży</t>
+  </si>
+  <si>
+    <t>I 8
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 11
+ V 1, 2, 3, 6, 9, 11, 12
+ VII 2, 3, 4, 8, 13, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 5</t>
+  </si>
+  <si>
+    <t>UNIT TEST 5</t>
+  </si>
+  <si>
+    <t>Dziedziny kultury, twórcy i ich dzieła, uczestnictwo w kulturze</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 5
+ III 4
+ IV 1, 2, 5, 6, 7, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Dziedziny kultury, twórcy i ich dzieła, uczestnictwo w kulturze
+ Strona bierna: teraźniejszość i przeszłość</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 5
+ IV 1, 2, 5, 6, 7, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wyrażenia używane do opisu fotografii</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ IV 1, 2, 5, 6, 7, 9, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ III 4
+ IV 1, 2, 5, 6, 7, 9, 11
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 5
+ IV 1, 2, 5, 6, 7, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Uczestnictwo w kulturze</t>
+  </si>
+  <si>
+    <t>Uczestnictwo w kulturze
+ Strona bierna: czasowniki modalne i czasy przyszłe</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1
+ III 4
+ IV 1, 2, 5, 6, 7, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1
+ III 4
+ IV 1, 2, 6, 9, 11
+ V 1, 2, 3, 6, 11, 12
+ VII 2, 3, 4, 8, 13, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 6</t>
+  </si>
+  <si>
+    <t>UNIT TEST 6</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>Media
+ Mowa zależna</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1
+ III 4
+ IV 2, 3, 6, 7, 9, 10, 11
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 5
+ III 4
+ IV 2, 6, 7, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Promocja i reklama</t>
+  </si>
+  <si>
+    <t>I 7
+ II 1, 5
+ III 1, 4
+ IV 1, 2, 5, 6, 7, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wygląd zewnętrzny</t>
+  </si>
+  <si>
+    <t>I 1
+ II 1, 5
+ III 1, 4
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ VIII 3
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Media
+ Czasowniki wprowadzające mowę zależną</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 5
+ III 1, 4
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Pogoda 
+ Zerowy i pierwszy okres warunkowy</t>
+  </si>
+  <si>
+    <t>I 13
+ II 1, 5
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1
+ III 4
+ IV 1, 2, 6, 9, 11
+ V 1, 2, 3, 6, 9, 11, 12
+ VII 2, 3, 4, 8, 13, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 7</t>
+  </si>
+  <si>
+    <t>UNIT TEST 7</t>
+  </si>
+  <si>
+    <t>Korzystanie z technologii informacyjno-komunikacyjnej</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z usterkami technicznymi
+ Drugi okres warunkowy</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Wyrażenie przydatne do proszenia o radę i udzielania rady</t>
+  </si>
+  <si>
+    <t>II 1, 5
+ IV 2, 6, 9, 10, 11
+ VI 2, 3, 4, 9, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Korzystanie z technologii informacyjno-komunikacyjnej oraz szanse i zagrożenia z tym związane</t>
+  </si>
+  <si>
+    <t>I 12
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ VIII 2
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Korzystanie z technologii informacyjno-komunikacyjnych oraz zagrożenia z tym związane</t>
+  </si>
+  <si>
+    <t>Korzystanie z technologii informacyjno-komunikacyjnej
+ Formy spędzania czasu wolnego</t>
+  </si>
+  <si>
+    <t>I 5, 12
+ II 1, 5
+ III 4
+ IV 1, 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Formy spędzania czasu wolnego
+ Zaimki nieokreślone</t>
+  </si>
+  <si>
+    <t>I 5
+ II 1, 5
+ IV 2, 6, 9, 10, 11
+ VI 2, 3, 4, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>II 1
+ III 4
+ IV 1, 2, 3, 6, 9, 11
+ V 1, 2, 3, 6, 9, 11, 12
+ VII 2, 3, 4, 8, 13, 14, 15 
+ X
+ XI
+ XIII
+ XIV</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 8</t>
+  </si>
+  <si>
+    <t>UNIT TEST 8</t>
+  </si>
+  <si>
+    <t>SB str. 4-5
+WB str. 4-5</t>
+  </si>
+  <si>
+    <t>SB str. 6-7
+WB str. 6-7</t>
+  </si>
+  <si>
+    <t>SB str. 9
+WB str. 8</t>
+  </si>
+  <si>
+    <t>SB str. 10
+WB str. 9</t>
+  </si>
+  <si>
+    <t>SB str. 11
+WB str. 10</t>
+  </si>
+  <si>
+    <t>SB str. 12-13
+WB str. 11</t>
+  </si>
+  <si>
+    <t>SB str. 14
+WB str. 12</t>
+  </si>
+  <si>
+    <t>SB str. 15
+WB str. 13</t>
+  </si>
+  <si>
+    <t>SB str. 16
+WB str. 15</t>
+  </si>
+  <si>
+    <t>SB str. 17
+WB str. 15</t>
+  </si>
+  <si>
+    <t>SB str. 18-19
+WB str. 16</t>
+  </si>
+  <si>
+    <t>SB str. 20-21
+WB str. 17</t>
+  </si>
+  <si>
+    <t>SB str. 25
+WB str. 20</t>
+  </si>
+  <si>
+    <t>SB str. 26
+WB str. 21</t>
+  </si>
+  <si>
+    <t>SB str. 27
+WB str. 22</t>
+  </si>
+  <si>
+    <t>SB str. 28-29
+WB str. 23</t>
+  </si>
+  <si>
+    <t>SB str. 30
+WB str. 24</t>
+  </si>
+  <si>
+    <t>SB str. 31
+WB str. 25</t>
+  </si>
+  <si>
+    <t>SB str. 32
+WB str. 26</t>
+  </si>
+  <si>
+    <t>SB str. 33
+WB str. 27</t>
+  </si>
+  <si>
+    <t>SB str. 34-35
+WB str. 28</t>
+  </si>
+  <si>
+    <t>SB str. 36-37
+WB str. 29</t>
+  </si>
+  <si>
+    <t>SB str. 41
+WB str. 32</t>
+  </si>
+  <si>
+    <t>SB str. 42
+WB str. 33</t>
+  </si>
+  <si>
+    <t>SB str. 43
+WB str. 34</t>
+  </si>
+  <si>
+    <t>SB str. 46
+WB str. 36</t>
+  </si>
+  <si>
+    <t>SB str. 47
+WB str. 37</t>
+  </si>
+  <si>
+    <t>SB str. 48
+WB str. 38</t>
+  </si>
+  <si>
+    <t>SB str. 49
+WB str. 39</t>
+  </si>
+  <si>
+    <t>SB str. 50-51
+WB str. 40</t>
+  </si>
+  <si>
+    <t>SB str. 52-53
+WB str. 41</t>
+  </si>
+  <si>
+    <t>SB str. 57
+WB str. 44</t>
+  </si>
+  <si>
+    <t>SB str. 58
+WB str. 45</t>
+  </si>
+  <si>
+    <t>SB str. 59
+WB str. 46</t>
+  </si>
+  <si>
+    <t>SB str. 60-61
+WB str. 47</t>
+  </si>
+  <si>
+    <t>SB str. 62
+WB str. 49</t>
+  </si>
+  <si>
+    <t>SB str. 63
+WB str. 49</t>
+  </si>
+  <si>
+    <t>SB str. 64
+WB str. 50</t>
+  </si>
+  <si>
+    <t>SB str. 65
+WB str. 51</t>
+  </si>
+  <si>
+    <t>SB str. 66-67
+WB str. 52</t>
+  </si>
+  <si>
+    <t>SB str. 68-69
+WB str. 53</t>
+  </si>
+  <si>
+    <t>SB str. 73
+WB str. 56</t>
+  </si>
+  <si>
+    <t>SB str. 74
+WB str. 57</t>
+  </si>
+  <si>
+    <t>SB str. 75
+WB str. 58</t>
+  </si>
+  <si>
+    <t>SB str. 76-77
+WB str. 59</t>
+  </si>
+  <si>
+    <t>SB str. 78
+WB str. 60</t>
+  </si>
+  <si>
+    <t>SB str. 79
+WB str. 61</t>
+  </si>
+  <si>
+    <t>SB str. 80
+WB str. 62</t>
+  </si>
+  <si>
+    <t>SB str. 81
+WB str. 63</t>
+  </si>
+  <si>
+    <t>SB str. 82-83
+WB str. 64</t>
+  </si>
+  <si>
+    <t>SB str. 84-85
+WB str. 65</t>
+  </si>
+  <si>
+    <t>SB str. 89
+WB str. 68</t>
+  </si>
+  <si>
+    <t>SB str. 90
+WB str. 69</t>
+  </si>
+  <si>
+    <t>SB str. 91
+WB str. 70</t>
+  </si>
+  <si>
+    <t>SB str. 92-93
+ WB str. 71</t>
+  </si>
+  <si>
+    <t>SB str. 94
+WB str. 72</t>
+  </si>
+  <si>
+    <t>SB str. 95
+ WB str. 73</t>
+  </si>
+  <si>
+    <t>SB str. 96
+WB str. 74</t>
+  </si>
+  <si>
+    <t>SB str. 97
+WB str. 75</t>
+  </si>
+  <si>
+    <t>SB str. 98-99
+WB str. 76</t>
+  </si>
+  <si>
+    <t>SB str. 100-101
+WB str. 77</t>
+  </si>
+  <si>
+    <t>SB str. 105
+WB str. 80</t>
+  </si>
+  <si>
+    <t>SB str. 106
+ WB str. 81</t>
+  </si>
+  <si>
+    <t>SB str. 107
+WB str. 82</t>
+  </si>
+  <si>
+    <t>SB str. 108-109
+WB str. 83</t>
+  </si>
+  <si>
+    <t>SB str. 110
+WB str. 84</t>
+  </si>
+  <si>
+    <t>SB str. 111
+WB str. 85</t>
+  </si>
+  <si>
+    <t>SB str. 112
+WB str. 86</t>
+  </si>
+  <si>
+    <t>SB str. 113
+WB str. 87</t>
+  </si>
+  <si>
+    <t>SB str. 114-115
+WB str. 88</t>
+  </si>
+  <si>
+    <t>SB str. 121
+WB str. 92</t>
+  </si>
+  <si>
+    <t>SB str. 122
+WB str. 93</t>
+  </si>
+  <si>
+    <t>SB str. 123
+WB str. 94</t>
+  </si>
+  <si>
+    <t>SB str. 124-125
+WB str. 95</t>
+  </si>
+  <si>
+    <t>SB str. 126
+WB str. 96</t>
+  </si>
+  <si>
+    <t>SB str. 127
+WB str. 97</t>
+  </si>
+  <si>
+    <t>SB str. 128
+WB str. 98</t>
+  </si>
+  <si>
+    <t>SB str. 129
+WB str. 99</t>
+  </si>
+  <si>
+    <t>SB str. 130-131
+WB str. 100</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">My free time and my style.
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mój czas wolny i mój styl.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 0: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Starter</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Formy spędzania czasu wolnego
+ Ubrania 
+ Czasy teraźniejsze: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>present simple, present continuous</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czasowniki statyczne
+ Stopniowanie przymiotników</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – wygląd zewnętrzny
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Życie prywatne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – formy spędzania czasu wolnego
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem 
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">My memories and my planet.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Moje wspomnienia i moja planeta.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zawody i związane z nimi czynności i obowiązki
+ Krajobraz, zagrożenia i ochrona środowiska naturalnego
+ Czas przeszły: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>past simple</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Przedimki</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 1: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Food for health</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about the best brain foods
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czytanie: artykuł o produktach spożywczych dobrych dla mózgu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: illnesses and treatment
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: choroby i leczenie</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a conversation about healthy sleeping habits
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Słuchanie: rozmowa na temat zdrowych nawyków związanych ze snem</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zdrowie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – tryb życia
+ – samopoczucie
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – określa główną myśl fragmentu wypowiedzi
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tryb życia, samopoczucie
+ Konstrukcje czasownikowe: formy z końcówką -</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>ing,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> bezokolicznik z </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>to</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: gerunds and infinitives
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gramatyka: konstrukcje czasownikowe</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">English in use: grammar and vocabulary practice
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Język angielski w praktyce: ćwiczenia gramatyczno- leksykalne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bezokolicznik z </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>to</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">English in use: grammar and vocabulary practice
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Język angielski w praktyce: ćwiczenia gramatyczno-leksykalne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: an informal email with invitation
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: nieformalny email z zaproszeniem</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Vocabulary: personality adjectives
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+ Słownictwo: cechy charakteru</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 2: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Amazing people</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: asking for and giving opinions
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mówienie: pytanie o opinię i wyrażanie opinii</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: injuries, disability
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: kontuzje, niepełnosprawność</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about unique strengths
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czytanie: artykuł o wyjątkowej determinacji</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: past continuous
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Gramatyka: czas</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> past continuous</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zainteresowania
+ Czas przeszły: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>past continuous</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a blog post about a person
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pisanie: wpis na blogu – opis osoby</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 2
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Powtórzenie 2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: schoolwork, distance learning
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Słownictwo: nauka w szkole, nauka zdalna</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Życie szkoły
+ Czas: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>present perfect, ever/never/just/already/yet</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Grammar: present perfect </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: czas </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>present perfect</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 3: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Love to learn</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: asking for and giving information
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Mówienie: uzyskiwanie I przekazywanie informacji</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: reviews of student activity weeks
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Czytanie: recenzje zajęć</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: university, exams, school life
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo:
+ Uczelnie wyższe, egzaminy, życie szkoły</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a podcast about learning a language
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słuchanie: podcast o uczeniu się języka</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Grammar: present perfect</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: czas </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>present perfect</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Uczenie się, oceny szkolne, życie szkoły
+ Czas: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">present perfect, for, since, how long </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>…?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a formal email of enquiry
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: formalny list z zapytaniem</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 3
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 4: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Invention</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: science and scientists
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: nauka i naukowcy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: past perfect
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Gramatyka: czas</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> past perfect</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: checking information
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mówienie: sprawdzanie informacji</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Formy spędzania czasu wolnego
+ Pytania typu </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>question tag</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about two young scientists
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Czytanie: artykuł o młodych naukowcach</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: using electronic equipment
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: korzystanie z urządzeń elektronicznych</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a talk about innovative product
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słuchanie: rozmowa na temat innowacyjnego produktu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: defining relative clauses
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: zdania przydawkowe definiujące</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a blog post about a gadget
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: wpis na blogu – opis gadżetu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 4
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 5: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Let’s go!</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: transport
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Słownictwo: transport</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: future forms
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gramatyka: sposoby wyrażania przyszłości</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Wycieczki, zwiedzanie
+ Czas przyszły: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>future simple</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Konstrukcja: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">be going to
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  
+ Czasy teraźniejsze do opisywania przyszłości: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>present simple, present continuous</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: buying tickets
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Mówienie: kupowanie biletu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an interview with a world-schooled teen
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czytanie: wywiad z nastolatkiem uczącym się w edukacji alternatywnej</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: types of holiday, holiday equipment
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: rodzaje wakacji, sprzęt wakacyjny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a conversation about an extreme cyclist
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słuchania: rozmowa o rowerzyście ekstremalnym</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: modal verbs
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: czasowniki modalne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a letter of complaint
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: list z zażaleniem</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 5
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 5</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 6: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bravo!</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: describing works of art
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: opisywanie dzieł sztuki</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Grammar: the passive
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: strona bierna</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: talking about photos
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Mówienie: opisywanie fotografii</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about a wildlife photographer
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czytanie: artykuł o fotografie przyrody</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: performing arts
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: sztuka widowiskowa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: an audio guide to a virtual tour
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słuchanie: dźwiękowy przewodnik po wirtualnej wycieczce</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Grammar: the passive</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: strona bierna</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a blog post about a cultural event
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: wpis na blogu o wydarzeniu kulturalnym</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 6
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 7: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>In the news</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: the media
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Słownictwo: media</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: reported speech
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gramatyka: mowa zależna</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: a stimulus-based discussion
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Mówienie: rozmowa w oparciu o materiał stymulujący</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about advertising to teenagers
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  
+ Czytanie: artykuł o reklamach skierowanych do nastolatków</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: appearance
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Słownictwo: wygląd zewnętrzny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a radio news bulletin
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Słuchanie: radiowy serwis informacyjny</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: zero and first conditionals
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: zerowy i pierwszy okres warunkowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a blog post with a report
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pisanie: wpis na blogu – relacja wydarzenia</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 7
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 7</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rozdział 8: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Stay connected</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: social media
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: media społecznościowe</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Grammar: second conditional</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: drugi okres warunkowy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Speaking: asking for and giving advice 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mówienie: proszenie o rade i udzielanie rady</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Reading: an article about online safety
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Czytanie: artykuł o bezpieczeństwie w sieci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: technology-related problems
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słownictwo: problemy związane z korzystaniem z technologii</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Listening: a radio phone-in
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Słuchanie: audycja radiowa z udziałem słuchaczy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Grammar: indefinite pronouns
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Gramatyka: zaimki nieokreślone</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Writing: a forum post about an event
+  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Pisanie: wpis na forum, opisujący wydarzenie</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Revision 8
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ Powtórzenie 8</t>
+    </r>
+  </si>
+  <si>
+    <t>SB str. 132-133
+WB str. 101</t>
+  </si>
+  <si>
+    <r>
+      <t>UNIT TEST 8</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Sprawdzenie wiedzy i umiejętności po rozdziale 8</t>
+    </r>
+  </si>
+  <si>
+    <t>Podręcznik</t>
+  </si>
+  <si>
+    <t>Tytuł</t>
+  </si>
+  <si>
+    <t>Impulse 2 A2+/B1</t>
+  </si>
+  <si>
+    <t>ISBN</t>
+  </si>
+  <si>
+    <t>9788381523837</t>
+  </si>
+  <si>
+    <t>Rok wydania</t>
+  </si>
+  <si>
+    <t>Miejsce wydania</t>
+  </si>
+  <si>
+    <t>Warszawa</t>
+  </si>
+  <si>
+    <t>Wydawca</t>
+  </si>
+  <si>
+    <t>Macmillan</t>
+  </si>
+  <si>
+    <t>Przedmiot</t>
+  </si>
+  <si>
+    <t>Język angielski</t>
+  </si>
+  <si>
+    <t>Autorzy</t>
+  </si>
+  <si>
+    <t>Catherine McBeth, Patricia Reilly, Karolina Kotorowicz-Jasińska</t>
+  </si>
+  <si>
+    <t>Nr dopuszczenia podręcznika</t>
+  </si>
+  <si>
+    <t>1129/2/2021</t>
+  </si>
+  <si>
+    <t>Program nauczania</t>
+  </si>
+  <si>
+    <t>Nr dopuszczenia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Etap nauczania</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>Zgodność z nową podstawą programową</t>
+  </si>
+  <si>
+    <t>TAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siatka </t>
+  </si>
+  <si>
+    <t>Opis programu nauczania</t>
+  </si>
+  <si>
+    <t>Program nauczania języka angielskiego zgodny z nową podstawą programową</t>
+  </si>
+  <si>
+    <t>Milada Krajewska, Ewa Piotrowska, Aleksandra Świgoń</t>
+  </si>
+  <si>
+    <t>Uwagi</t>
+  </si>
+  <si>
+    <t>Autor rozkładu: Tamara Żelazna</t>
+  </si>
+  <si>
+    <t>0/3/0/0</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Praca:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – zawody i związane z nimi czynności i obowiązki
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Świat przyrody:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – krajobraz
+ – zagrożenia i ochrona środowiska naturalnego
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w teście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty, miejsca i zjawiska
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie i poglądy
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Żywienie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – artykuły spożywcze
+ – posiłki i ich przygotowanie
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w teście określone informacje Tworzenie wypowiedzi ustnych Uczeń:
+ – opisuje przedmioty
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – przedstawia sposób postepowania
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Żywienie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – nawyki żywieniowe – w tym diety
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w teście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Przetwarzanie tekstu ustnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje zawarte w materiałach wizualnych
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie
+ – stosuje strategie komunikacyjne i kompensacyjne w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Żywienie:
+ – artykuły spożywcze
+ – posiłki i ich przygotowanie
+ – nawyki żywieniowe – w tym diety
+ Rozumienie wypowiedzi ustnych Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ Reagowanie ustne Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ Inne Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Żywienie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – artykuły spożywcze
+ – posiłki i ich przygotowanie
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w teście określone informacje Tworzenie wypowiedzi ustnych Uczeń:
+ – opisuje przedmioty
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opowiada o czynnościach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – przedstawia sposób postępowania
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie pisemne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – udziela rady
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do odbiorcy
+ Przetwarzanie tekstu ustnie Uczeń:
+ – przekazuje w języku obcym informacje sformułowane w języku obcym
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem 
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zdrowie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: 
+ – choroby, ich objawy i leczenie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje zjawiska
+ – opowiada o doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – udziela rady
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zdrowie:
+ – tryb życia
+ – samopoczucie
+ – choroby, ich objawy i leczenie
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje zjawiska
+ – opowiada o czynnościach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Przetwarzanie tekstu ustnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym informacje sformułowane w języku obcym 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem 
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Żywienie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – artykuły spożywcze
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o wydarzeniach z przeszłości
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zdrowie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – tryb życia
+ – samopoczucie
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje zjawiska
+ – opowiada o wydarzeniach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – wyraża pewność, przypuszczenie
+ – przedstawia sposób postępowania
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie pisemne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – zaprasza
+ – wyraża prośbę
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się dość </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> zasobem środków językowych
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – cechy charakteru
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń: 
+ – opisuje osoby
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Człowiek:
+ – cechy charakteru
+ Rozumienie wypowiedzi ustnych Uczeń:
+ – reaguje na polecenia 
+ Rozumienie wypowiedzi pisemnych Uczeń:
+ – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń: 
+ – opisuje osoby
+ – opowiada o wydarzeniach z przeszłości
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ Inne Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Elementy wiedzy o krajach, które posługują się danym językiem nowożytnym
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń: 
+ – opisuje osoby
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – wyraża i uzasadnia swoje opinie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – cechy charakteru
+ – umiejętności i zainteresowania
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Życie prywatne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – styl życia
+ – problemy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – określa główną myśl tekstu
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń: 
+ – opisuje osoby
+ – opowiada o czynnościach
+ – przedstawia intencje, marzenia, nadzieje i plany na przyszłość
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Przetwarzanie tekstu ustnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – cechy charakteru
+ – uczucia i emocje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zdrowie:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – choroby, ich objawy i leczenie
+ – niepełnosprawność
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń: 
+ – opisuje osoby
+ – opowiada o czynnościach
+ – przedstawia intencje, marzenia, nadzieje i plany na przyszłość
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zdrowie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – niepełnosprawność
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Państwo i społeczeństwo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – wydarzenia i zjawiska społeczne
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – przedstawia sposób postępowania
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu ustnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Człowiek:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – zainteresowania
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – przedstawia sposób postępowania
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – dane personalne
+ – cechy charakteru
+ – zainteresowania
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – osobisty system wartości
+ – autorytety
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ Rozumienie wypowiedzi pisemnych Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje osoby
+ – opowiada o czynnościach, doświadczeniach i wydarzeniach z przeszłości i teraźniejszości
+ – przedstawia fakty z przeszłości i teraźniejszości
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> zasobem środków językowych
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edukacja:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – szkoła i jej pomieszczenia
+ – przedmioty nauczania
+ – uczenie się
+ – przybory szkolne
+ – oceny szkolne
+ – życie szkoły
+ – zajęcia pozalekcyjne
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Ucze</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>ń:
+ – opisuj</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">e przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edukacja:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – życie szkoły
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Edukacja:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – zajęcia pozalekcyjne
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edukacja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – zajęcia pozalekcyjne
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu ustnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Edukacja:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – przedmioty szkolne
+ – uczenie się
+ – oceny szkolne
+ – życie szkoły
+ – system oświaty
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edukacja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – uczenie się
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu ustnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edukacja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – uczenie się
+ – oceny szkolne
+ – życie szkoły
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Życie prywatne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – formy spędzania czasu wolnego
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach, doświadczeniach i wydarzeniach 
+ – przedstawia fakty z przeszłości i teraźniejszości
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">zasobem środków językowych
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – ludzie nauki
+ – odkrycia naukowe
+ – wynalazki
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – ludzie nauki
+ – odkrycia naukowe
+ – wynalazki
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby 
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Życie prywatne:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – formy spędzania czasu wolnego
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby 
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – ludzie nauki
+ – odkrycia naukowe
+ – wynalazki
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – określa intencje nadawcy
+ – określa kontekst wypowiedzi
+ – znajduje w tekście określone informacje
+ – wyciąga wnioski wynikające z informacji zawartych w tekście
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Przetwarzanie tekstu ustnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – korzystanie z podstawowych urządzeń technicznych i technologii informacyjno-komunikacyjnych
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Przetwarzanie tekstu ustnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku polskim
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – wynalazki
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nauka i technika</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – ludzie nauki
+ – odkrycia naukowe
+ – wynalazki
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi i przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi i przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – wynalazki
+ – korzystanie z podstawowych urządzeń technicznych i technologii informacyjno-komunikacyjnych
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach, doświadczeniach 
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">asobem środków językowych
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – środki transportu i korzystanie z nich
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – środki transportu
+ – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Edukacja:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – uczenie się
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – środki transportu
+ – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu ustnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku obcym nowożytnym informacje sformułowane w tym języku obcym
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – baza noclegowa
+ – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Podróżowanie i turystyka:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – środki transportu
+ – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Podróżowanie i turystyka</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – środki transportu
+ – wycieczki
+ – zwiedzanie
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach
+ – przedstawia fakty
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi i przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Podróżowanie i turystyka:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – awarie i wypadki w podróży
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi i miejsca
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje miejsca
+ – opowiada o czynnościach, doświadczeniach 
+ – przedstawia fakty z przeszłości
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – wyraża uczucia i emocje
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">zasobem środków językowych
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kultura:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – dziedziny kultury
+ – twórcy i ich dzieła
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – przedstawia sposób postepowania
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kultura:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – dziedziny kultury
+ – twórcy i ich dzieła
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby, przedmioty i miejsca
+ – opowiada o czynnościach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu pisemnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku polskim informacje sformułowane w języku obcym 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kultura:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – dziedziny kultury
+ – twórcy i ich dzieła
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – opisuje przedmioty, miejsca
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kultura:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby i wydarzenia
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje osoby i wydarzenia
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi i miejsca
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje miejsca
+ – opowiada o czynnościach, doświadczeniach 
+ – przedstawia fakty z przeszłości
+ – wyraża i uzasadnia swoje opinie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – wyraża uczucia i emocje
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Znajomość środków językowych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – posługuje się </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>w miarę rozwiniętym</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">asobem środków językowych
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – dokonuje samooceny i wykorzystuje techniki samodzielnej pracy nad językiem
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – media
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – media
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach 
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – media
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opowiada o czynnościach 
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zakupy i usługi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – promocja i reklama
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – określa główną myśl fragmentów tekstu
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – opisuje upodobania
+ – wyraża i uzasadnia swoje opinie
+ – wyraża i opisuje uczucia i emocje
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Człowiek:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – wygląd zewnętrzny
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – określa główną myśl fragmentów tekstu
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Przetwarzanie tekstu pisemnie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – przekazuje w języku obcym informacje sformułowane w języku polskim 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – media
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – określa główną myśl fragmentów tekstu
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Świat przyrody</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – pogoda
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje zjawiska
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi i przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kultura:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – uczestnictwo w kulturze
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi i miejsca
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje miejsca
+ – opowiada o czynnościach, doświadczeniach 
+ – przedstawia fakty z przeszłości
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie pisemne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – wyraża uczucia i emocje
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nauka i technika:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – korzystanie z technologii informacyjno-komunikacyjnej
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nauka i technika</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – korzystanie z technologii informacyjno-komunikacyjnej
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – prosi o radę i udziela rady
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nauka i technika:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – korzystanie z technologii informacyjno-komunikacyjnej oraz szanse i zagrożenia z tym związane
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Przetwarzanie tekstu ustnie </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – przekazuje w języku obcym informacje sformułowane w tym języku obcym 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Nauka i technika:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> – korzystanie z technologii informacyjno-komunikacyjnej oraz zagrożenia z tym związane
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Życie prywatne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – formy spędzania czasu wolnego
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nauka i technika:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ – korzystanie z technologii informacyjno-komunikacyjnej oraz szanse i zagrożenia z tym związane
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+ – opisuje przedmioty i zjawiska
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Życie prywatne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+ – formy spędzania czasu wolnego
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opowiada o czynnościach i doświadczeniach
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reagowanie ustne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – uzyskuje i przekazuje informacje
+ – wyraża i uzasadnia opinie, pyta o opinie
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do sytuacji 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rozumienie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – reaguje na polecenia
+ – znajduje w wypowiedzi określone informacje
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Rozumienie wypowiedzi pisemnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tworzenie wypowiedzi ustnych </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – opisuje ludzi i przedmioty
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Inne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – reaguje na polecenia 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rozumienie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – znajduje w tekście określone informacje
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi ustnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi i miejsca
+ – opowiada o czynnościach i doświadczeniach
+ – przedstawia fakty
+ – wyraża i uzasadnia swoje opinie
+ – wyraża pewność, przypuszczenie, wątpliwość
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tworzenie wypowiedzi pisemnych</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – opisuje ludzi
+ – opowiada o czynnościach, doświadczeniach 
+ – przedstawia fakty z przeszłości
+ – wyraża pewność, przypuszczenie
+ – stosuje odpowiednie zasady konstruowania tekstów
+ – stosuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(formalny/nieformalny) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">adekwatnie do sytuacji
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Reagowanie pisemne </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Uczeń:
+ – rozpoczyna, prowadzi i kończy rozmowę
+ – przekazuje informacje
+ – wyraża swoje opinie i uzasadnia je
+ – proponuje
+ – wyraża uczucia i emocje
+ – stosuje zwroty i formy grzecznościowe
+ – dostosowuje styl wypowiedzi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(formalny/nieformalny)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">do odbiorcy
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inne</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Uczeń:
+ – wykorzystuje techniki samodzielnej pracy nad językiem
+ – współdziała w grupie 
+ – stosuje strategie komunikacyjne i kompensacyjne, w przypadku, gdy nie zna lub nie pamięta wyrazu
+ – posiada świadomość językową</t>
+    </r>
+  </si>
+  <si>
+    <t>Treści nauczania nieobowiązujące w podstawie programowej III.1.P od roku szkolnego 2024/25</t>
+  </si>
+  <si>
+    <r>
+      <t>Niebieską</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>czcionką</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF4472C4"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>zaznaczono inne zmiany w podstawie programowej w podstawie programowej III.1.P od roku szkolnego 2024/25</t>
+    </r>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="21" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF4472C4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF4472C4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u val="double"/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u val="double"/>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+  </fonts>
+  <fills count="5">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0C0C0"/>
+        <bgColor rgb="FFCCCCFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFFCC"/>
+        <bgColor rgb="FFCCFFFF"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="8">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{18430E17-AF54-4CE4-858A-E4CDE777DCFE}"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF4472C4"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...9061 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="34A853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="FF6D01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="46BDC6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="1155CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="1155CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -35330,369 +16924,2357 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AC574FB-1FCA-4DAF-96F3-51FF66E19E26}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="D17" sqref="A17:D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.7265625" customWidth="1"/>
+    <col min="2" max="2" width="14.54296875" customWidth="1"/>
+    <col min="3" max="3" width="17.453125" customWidth="1"/>
+    <col min="4" max="4" width="19.453125" customWidth="1"/>
+    <col min="5" max="5" width="38.81640625" customWidth="1"/>
+    <col min="6" max="6" width="16.81640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="21" t="s">
+        <v>322</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="23"/>
+    </row>
+    <row r="2" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B2" s="37" t="s">
+        <v>324</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="39"/>
+    </row>
+    <row r="3" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D3" s="6">
+        <v>2022</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E4" s="31"/>
+      <c r="F4" s="33"/>
+    </row>
+    <row r="5" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>335</v>
+      </c>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29"/>
+    </row>
+    <row r="6" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="42"/>
+    </row>
+    <row r="7" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="33"/>
+    </row>
+    <row r="8" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="23"/>
+    </row>
+    <row r="9" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="26"/>
+    </row>
+    <row r="11" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>347</v>
+      </c>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="29"/>
+    </row>
+    <row r="12" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>348</v>
+      </c>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="29"/>
+    </row>
+    <row r="13" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="33"/>
+    </row>
+    <row r="14" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="34" t="s">
+        <v>349</v>
+      </c>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="35"/>
+      <c r="F14" s="36"/>
+    </row>
+    <row r="15" spans="1:6" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="20"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.5" x14ac:dyDescent="0.3">
+      <c r="A17" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="43" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A14:F14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...267 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E15A25-B5D5-4ED9-9F17-B817E7269ACB}"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G91"/>
+  <sheetViews>
+    <sheetView topLeftCell="A89" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="E90" sqref="E90"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.26953125" style="17" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.81640625" style="17" customWidth="1"/>
+    <col min="3" max="3" width="38.54296875" style="17" customWidth="1"/>
+    <col min="4" max="4" width="52.1796875" style="17" customWidth="1"/>
+    <col min="5" max="5" width="74" style="17" customWidth="1"/>
+    <col min="6" max="6" width="26.453125" style="17" customWidth="1"/>
+    <col min="7" max="7" width="25.453125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="14.453125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="11">
+        <v>1</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="E2" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="11">
+        <v>2</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="C3" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="11">
+        <v>3</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="11">
+        <v>4</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A6" s="11">
+        <v>5</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="11">
+        <v>6</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="11">
+        <v>7</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="406" x14ac:dyDescent="0.35">
+      <c r="A9" s="11">
+        <v>8</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="174" x14ac:dyDescent="0.35">
+      <c r="A10" s="11">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="11">
+        <v>10</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="11">
+        <v>11</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="11">
+        <v>12</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A14" s="11">
+        <v>13</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="319" x14ac:dyDescent="0.35">
+      <c r="A15" s="11">
+        <v>14</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="11">
+        <v>15</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="348" x14ac:dyDescent="0.35">
+      <c r="A17" s="11">
+        <v>16</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="11">
+        <v>17</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A19" s="11">
+        <v>18</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="11">
+        <v>19</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="290" x14ac:dyDescent="0.35">
+      <c r="A21" s="11">
+        <v>20</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="11">
+        <v>21</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="11">
+        <v>22</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="11">
+        <v>23</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="11">
+        <v>24</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="11">
+        <v>25</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="11">
+        <v>26</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="11">
+        <v>27</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A29" s="11">
+        <v>28</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="11">
+        <v>29</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A31" s="11">
+        <v>30</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G31" s="11" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A32" s="11">
+        <v>31</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="11">
+        <v>32</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="11">
+        <v>33</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="11">
+        <v>34</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" s="11" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A36" s="11">
+        <v>35</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A37" s="11">
+        <v>36</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A38" s="11">
+        <v>37</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="319" x14ac:dyDescent="0.35">
+      <c r="A39" s="11">
+        <v>38</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="11">
+        <v>39</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="11">
+        <v>40</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="G41" s="11" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="11">
+        <v>41</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="11">
+        <v>42</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A44" s="11">
+        <v>43</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="11">
+        <v>44</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="11">
+        <v>45</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A47" s="11">
+        <v>46</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="11" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A48" s="11">
+        <v>47</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>390</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="11">
+        <v>48</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="348" x14ac:dyDescent="0.35">
+      <c r="A50" s="11">
+        <v>49</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>392</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="11">
+        <v>50</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="11">
+        <v>51</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="11">
+        <v>52</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="290" x14ac:dyDescent="0.35">
+      <c r="A54" s="11">
+        <v>53</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A55" s="11">
+        <v>54</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="11">
+        <v>55</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="11">
+        <v>56</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A58" s="11">
+        <v>57</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16"/>
+      <c r="G58" s="11" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="11">
+        <v>58</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="11">
+        <v>59</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>401</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="11">
+        <v>60</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="11">
+        <v>61</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E62" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A63" s="11">
+        <v>62</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A64" s="11">
+        <v>63</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G64" s="11" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="11">
+        <v>64</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="F65" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A66" s="11">
+        <v>65</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="11">
+        <v>66</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="11">
+        <v>67</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A69" s="11">
+        <v>68</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="D69" s="16"/>
+      <c r="E69" s="16"/>
+      <c r="F69" s="16"/>
+      <c r="G69" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="377" x14ac:dyDescent="0.35">
+      <c r="A70" s="11">
+        <v>69</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="G70" s="11" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="11">
+        <v>70</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="G71" s="11" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="348" x14ac:dyDescent="0.35">
+      <c r="A72" s="11">
+        <v>71</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="11">
+        <v>72</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>412</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="11">
+        <v>73</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="G74" s="11" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="11">
+        <v>74</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="319" x14ac:dyDescent="0.35">
+      <c r="A76" s="11">
+        <v>75</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A77" s="11">
+        <v>76</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G77" s="11" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="11">
+        <v>77</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="11">
+        <v>78</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A80" s="11">
+        <v>79</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="11" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="348" x14ac:dyDescent="0.35">
+      <c r="A81" s="11">
+        <v>80</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="F81" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="319" x14ac:dyDescent="0.35">
+      <c r="A82" s="11">
+        <v>81</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="G82" s="11" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="290" x14ac:dyDescent="0.35">
+      <c r="A83" s="11">
+        <v>82</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="G83" s="11" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="11">
+        <v>83</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="11">
+        <v>84</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>422</v>
+      </c>
+      <c r="F85" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="G85" s="11" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="11">
+        <v>85</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="F86" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="G86" s="11" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="304.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="11">
+        <v>86</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="F87" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="G87" s="11" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="261" x14ac:dyDescent="0.35">
+      <c r="A88" s="11">
+        <v>87</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E88" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="F88" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G88" s="11" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="11">
+        <v>88</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E89" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="F89" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="11">
+        <v>89</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="F90" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G90" s="11" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A91" s="11">
+        <v>90</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="D91" s="16"/>
+      <c r="E91" s="16"/>
+      <c r="F91" s="16"/>
+      <c r="G91" s="11" t="s">
+        <v>143</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...7 lines deleted...]
-  <Paragraphs>23</Paragraphs>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Tytuł</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Rozkład materiału</vt:lpstr>
+      <vt:lpstr>Pozycje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Joanna Grotkowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>