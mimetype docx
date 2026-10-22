--- v0 (2025-10-01)
+++ v1 (2026-10-22)
@@ -1,41692 +1,5476 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...33642 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://springernature-my.sharepoint.com/personal/ljt1443_springernature_com/Documents/Pulpit/KD_Otagowane —/_Otagowane/New Password B2+C1_rozklad_materialu_kryteria oceny_plan wynikowy/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{C1E8CA90-83B9-48A6-A9AF-B07CA2F9F64F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{957EE820-7D15-4FA1-9757-CA76A6EF53A9}"/>
+  <bookViews>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Informacje" sheetId="2" r:id="rId1"/>
+    <sheet name="Rozkład" sheetId="1" r:id="rId2"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_Hlk170221971" localSheetId="0">Informacje!$A$23</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="441">
+  <si>
+    <t>Liczba godzin</t>
+  </si>
+  <si>
+    <t>Tytuł</t>
+  </si>
+  <si>
+    <t>ISBN</t>
+  </si>
+  <si>
+    <t>Rok wydania</t>
+  </si>
+  <si>
+    <t>Miejsce wydania</t>
+  </si>
+  <si>
+    <t>Warszawa</t>
+  </si>
+  <si>
+    <t>Wydawca</t>
+  </si>
+  <si>
+    <t>Przedmiot</t>
+  </si>
+  <si>
+    <t>Język angielski</t>
+  </si>
+  <si>
+    <t>Autorzy</t>
+  </si>
+  <si>
+    <t>Nr dopuszczenia podręcznika</t>
+  </si>
+  <si>
+    <t>Program nauczania</t>
+  </si>
+  <si>
+    <t>Nr dopuszczenia</t>
+  </si>
+  <si>
+    <t>Etap nauczania</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>Zgodność z nową podstawą programową</t>
+  </si>
+  <si>
+    <t>TAK</t>
+  </si>
+  <si>
+    <t>Siatka</t>
+  </si>
+  <si>
+    <t>Opis programu nauczania</t>
+  </si>
+  <si>
+    <t>Uwagi</t>
+  </si>
+  <si>
+    <t>Rozkład materiału do podręcznika</t>
+  </si>
+  <si>
+    <t>Poziom</t>
+  </si>
+  <si>
+    <t>B2+/C1</t>
+  </si>
+  <si>
+    <t>Wariant podstawy</t>
+  </si>
+  <si>
+    <t>III.1.P</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Program nauczania języka angielskiego zgodny z nową podstawą programową</t>
+  </si>
+  <si>
+    <t>Milada Krajewska, Ewa Piotrowska, Aleksandra Świgoń</t>
+  </si>
+  <si>
+    <t>Macmillan</t>
+  </si>
+  <si>
+    <t>NEW PASSWORD B2+/C1 (podręcznik wieloletni)</t>
+  </si>
+  <si>
+    <t>Marta Rosińska, Gregory J. Manin</t>
+  </si>
+  <si>
+    <t>9788381525725</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>Autor rozkładu: Katarzyna Pacek</t>
+  </si>
+  <si>
+    <t>0/0/3/0</t>
+  </si>
+  <si>
+    <t>1131/4/2023</t>
+  </si>
+  <si>
+    <t>Rozdział 1: Fun and games</t>
+  </si>
+  <si>
+    <t>Stosowanie czasów present perfect, present perfect continuous i past simple</t>
+  </si>
+  <si>
+    <t>Słownictwo związane ze świętami i uroczystościami</t>
+  </si>
+  <si>
+    <t>Stosowanie czasowników modalnych do formułowania przypuszczeń w odniesieniu do teraźniejszości i przeszłości</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z formami spędzania wolnego czasu i grami oraz sztuczną inteligencją; kolokacje związane z rozrywką i sposobami spędzania wolnego czasu</t>
+  </si>
+  <si>
+    <t>Zwroty służące do opisu ilustracji oraz wyrażania przypuszczeń na temat ilustracji</t>
+  </si>
+  <si>
+    <t>Wyrażenia pomocne przy pisaniu listu formalnego i formalne odpowiedniki potocznych zwrotów; zwroty służące do zaznaczania swojego stanowiska i przedstawiania opinii innych osób</t>
+  </si>
+  <si>
+    <t>Vocabulary: socialising
+ Słownictwo: kontakty towarzyskie</t>
+  </si>
+  <si>
+    <t>Słownictwo związane ze spotkaniami rodzinnymi i towarzyskimi 
+ oraz organizowaniem imprez i uroczystości</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl tekstu
+  – określa kontekst wypowiedzi
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje miejsca
+  – opowiada o wydarzeniach z teraźniejszości
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy, przedstawia i ustosunkowuje się do opinii i poglądów innych osób
+  – wyraża przypuszczenie
+  – rozważa sytuacje hipotetyczne
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych</t>
+  </si>
+  <si>
+    <t>I 5
+ II 5
+ III 1, 4
+ IV 1, 2, 4, 9
+ IVR 10
+ VI 2
+ VIII 1</t>
+  </si>
+  <si>
+    <t>SB str. 4
+ WB str. 4</t>
+  </si>
+  <si>
+    <t>Grammar 1: tense contrast (present perfect simple, present perfect continuous, past simple)
+ Gramatyka 1: różnice między czasami present perfect simple, present perfect continuous i past simple</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  –  znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o czynnościach, doświadczeniach i wydarzeniach z teraźniejszości i przeszłości
+ Reagowanie ustne Uczeń:
+  –  rozpoczyna, prowadzi i kończy rozmowę
+  – uzyskuje i przekazuje informacje
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 5
+ II 5
+ III 4
+ IV 2
+ VI 2, 3
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 5
+ WB str. 5</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist and detail; holidays and celebrations
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśli oraz znalezienia szczegółowych informacji w wypowiedzi; dni świąteczne i uroczystości</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje upodobania
+  – wyraża swoje opinie i poglądy
+ Przetwarzanie tekstu ustnie Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach wizualnych
+ Przetwarzanie tekstu pisemnie Uczeń: 
+  – przekazuje w języku obcym informacje sformułowane w tym języku obcym</t>
+  </si>
+  <si>
+    <t>I 5
+ II 2, 5
+ IV 5, 6
+ VIII 1, 2</t>
+  </si>
+  <si>
+    <t>SB str. 6
+ WB str. 6</t>
+  </si>
+  <si>
+    <t>Grammar 2: speculating about the present and the past (may/might/could/can't/must)
+ Gramatyka 2: spekulowanie o teraźniejszości i przeszłości (użycie may/might/could/can't/must)</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża przypuszczenie
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 5
+ II 5
+ IV 9
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 7
+ WB str. 7</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for gist and detail, drawing conclusions; playing games and interacting with Artificial Intelligence
+ Czytanie i słownictwo: czytanie w celu określenia głównej myśli oraz znalezienia szczegółowych informacji w wypowiedzi, wyciąganie wniosków; gry i zabawy</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Nauka i technika
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o czynnościach i doświadczeniach z przeszłości i teraźniejszości
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa kontekst wypowiedzi
+  – znajduje w tekście określone informacje
+  – znajduje w tekście informacje wyrażone pośrednio
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku polskim informacje sformułowane w języku obcym
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 5, 12
+ IV 2, 5, 6
+ III 3, 4
+ IIIR 9
+ VIII 2
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 8-9
+ WB str. 8-9</t>
+  </si>
+  <si>
+    <t>Speaking: speculating about the picture, answering the three questions
+ Mówienie: spekulowanie na temat obrazka, odpowiadanie na trzy pytania</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnej Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – opisuje ludzi i miejsca
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenie
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę</t>
+  </si>
+  <si>
+    <t>I 5
+ II 5
+ IV 1, 6, 9
+ VI 2</t>
+  </si>
+  <si>
+    <t>SB str. 10
+ WB str. 10</t>
+  </si>
+  <si>
+    <t>Writing: a letter to the editor
+ Pisanie: list do redakcji</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa intencje autora tekstu
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża przypuszczenie
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opowiada o doświadczeniach z przeszłości i teraźniejszości
+  – opisuje upodobania
+  – wyraża swoje opinie i poglądy
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 5
+ III 2, 4
+ VR 2, 5, 7, 12, 13
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 11
+ WB str. 10</t>
+  </si>
+  <si>
+    <t>English in use: verb patterns, practice
+ Język angielski w praktyce: składnia czasowników, ćwiczenia</t>
+  </si>
+  <si>
+    <t>Stosowanie konstrukcji czasownikowych: użycie bezokolicznika lub czasownika z końcówką -ing po niektórych czasownikach; konstrukcje czasownikowe po czasownikach związanych z percepcją (see, watch, hear, listen etc.); konstrukcje czasownikowe po czasownikach forget, remember, try etc.</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o czynnościach i doświadczeniach z teraźniejszości
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża i opisuje uczucia i emocje
+  – opowiada o wydarzeniach z przeszłości
+  – wyraża swoje upodobania
+  – wyraża przypuszczenie
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – wyraża swoje opinie i uzasadnia je
+  – udziela rady
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 5
+ III 4
+ IV 2, 5, 6, 7, 9
+ V 12
+ VI 2, 4, 9
+ VIII 1, 3</t>
+  </si>
+  <si>
+    <t>SB str. 12-13
+ WB str. 11</t>
+  </si>
+  <si>
+    <t>Review 1
+ Powtórzenie 1</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 1</t>
+  </si>
+  <si>
+    <t>Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa intencje autora wypowiedzi
+  – znajduje w tekście określone informacje
+  – rozróżnia informacje o faktach od opinii
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – przedstawia fakty z przeszłości
+  – wyraża i uzasadnia swoje poglądy i opinie
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – wyraża swoje opinie i poglądy
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji</t>
+  </si>
+  <si>
+    <t>I 5
+ II 3, 5
+ IIR 8
+ IV 1, 3, 6
+ V 6, 11, 12</t>
+  </si>
+  <si>
+    <t>SB str. 15-17</t>
+  </si>
+  <si>
+    <t>UNIT TEST 1 Sprawdzenie wiedzy i umiejętności po rozdziale 1</t>
+  </si>
+  <si>
+    <t>Unit Test 1</t>
+  </si>
+  <si>
+    <t>Rozdział 2: Success and failure</t>
+  </si>
+  <si>
+    <t>Vocabulary: describing levels of performance
+ Słownictwo: opisywanie poziomów wyników</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z uprawianiem sportu; użycie play, go oraz do z nazwami dyscyplin sportowych</t>
+  </si>
+  <si>
+    <t>Sport
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa kontekst wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża swoje upodobania
+  – wyraża i uzasadnia swoje poglądy
+  – opisuje wydarzenia z przeszłości
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 10
+ II 4, 5
+ IV 2, 5, 6
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 18
+ WB str. 16</t>
+  </si>
+  <si>
+    <t>Grammar 1: past tenses
+ Gramatyka 1: czasy przeszłe</t>
+  </si>
+  <si>
+    <t>Stosowanie konstrukcji used to oraz czasu przeszłego past simple</t>
+  </si>
+  <si>
+    <t>Sport
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o wydarzeniach z przeszłości
+  – wyraża przypuszczenia
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 10
+ II 5
+ IV 2, 9
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 19
+ WB str. 17</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist and detail; competitive sports (phrasal verbs)
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśli oraz znalezienia szczegółowych informacji w wypowiedzi; sporty wyczynowe (czasowniki frazowe)</t>
+  </si>
+  <si>
+    <t>Słownictwo związane ze sportami ekstremalnymi oraz wyczynowymi; czasowniki frazowe (phrasal verbs)</t>
+  </si>
+  <si>
+    <t>Sport
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenia
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku obcym</t>
+  </si>
+  <si>
+    <t>I 10
+ II 2, 5
+ IV 6, 9
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 20
+ WB str. 18</t>
+  </si>
+  <si>
+    <t>Grammar 2: talking about present and past habits
+ Gramatyka 2: mówienie o teraźniejszych i przeszłych przyzwyczajeniach</t>
+  </si>
+  <si>
+    <t>Stosowanie czasów teraźniejszych i przeszłych, konstrukcji used to oraz would do opisywania zwyczajów i nawyków w teraźniejszości i przeszłości</t>
+  </si>
+  <si>
+    <t>Sport
+ Zdrowie
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o czynnościach i wydarzeniach z teraźniejszości i przeszłości
+  – przedstawia marzenia i ambicje
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku obcym
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 10, 11
+ II 5
+ IV 2, 4
+ VIII 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 21
+ WB str. 19</t>
+  </si>
+  <si>
+    <t>16-17</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for gist and detail; dishonesty in sport
+ Czytanie i słownictwo: czytanie w celu określenia głównej myśli oraz znalezienia szczegółowych informacji w wypowiedzi; nieuczciwość w sporcie</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z nieuczciwymi zachowaniami w sporcie; słownictwo związane z i nieuczciwymi zachowaniami w sporcie</t>
+  </si>
+  <si>
+    <t>Sport
+ Zdrowie
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl tekstu
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje wydarzenia z przeszłości
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku obcym
+  – przedstawia publicznie w języku obcym wcześniej przygotowany materiał
+  – przekazuje w języku obcym informacje zawarte w materiałach wizualnych</t>
+  </si>
+  <si>
+    <t>I 10, 11
+ III 1, 4
+ IV 2, 6
+ VIII 1, 2, 4</t>
+  </si>
+  <si>
+    <t>SB str. 22-23
+ WB str. 20-21</t>
+  </si>
+  <si>
+    <t>Speaking: agreeing and disagreeing; developing points to the task
+ Mówienie: zgadzanie i niezgadzanie się; rozwijanie punktów do zadania</t>
+  </si>
+  <si>
+    <t>Zwroty służące do poruszania jakiejś kwestii oraz zgadzania i niezgadzania się, zwroty z would</t>
+  </si>
+  <si>
+    <t>Sport
+ Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – wyraża swoje opinie i uzasadnia je, pyta o opinie innych, zgadza się lub nie zgadza z opiniami innych
+  – proponuje, przyjmuje i odrzuca propozycje</t>
+  </si>
+  <si>
+    <t>I 3, 10
+ II 5
+ IV 1, 5, 6
+ VI 2, 4, 8</t>
+  </si>
+  <si>
+    <t>SB str. 24
+ WB str. 22</t>
+  </si>
+  <si>
+    <t>English in use: practice
+ Język angielski w praktyce: ćwiczenia</t>
+  </si>
+  <si>
+    <t>Stosowanie konstrukcji typu It is the first time, It was the second time …</t>
+  </si>
+  <si>
+    <t>Sport
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża upodobania
+  – wyraża i uzasadnia swoje opinie
+  – wyraża przypuszczenie
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 11
+ IV 5, 6, 9
+ VIII 1, 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 25
+ WB str. 23</t>
+  </si>
+  <si>
+    <t>Writing: an article
+ Pisanie: artykuł</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z uprawianiem sportu wyczynowo (rejestr formalny), zwroty służące do budowania narracji, wymienianie w kolejności</t>
+  </si>
+  <si>
+    <t>Sport
+ Zdrowie
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa kontekst wypowiedzi
+  – znajduje w tekście określone informacje
+  – rozpoznaje związki między poszczególnymi częściami tekstu
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opisuje wydarzenia z przeszłości
+  – opisuje ludzi i zjawiska
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Przetwarzanie tekstu ustnie Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach wizualnych</t>
+  </si>
+  <si>
+    <t>I 10, 11
+ III 3, 4, 5
+ VR 1, 2, 12, 13
+ VIII 1</t>
+  </si>
+  <si>
+    <t>SB str. 26-27
+ WB str. 22</t>
+  </si>
+  <si>
+    <t>Review 2
+ Powtórzenie 2</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 2</t>
+  </si>
+  <si>
+    <t>Sport
+ Rozumienie wypowiedzi pisemnej Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – opisuje ludzi
+  – opowiada o wydarzeniach z przeszłości
+  – przedstawia fakty z przeszłości
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – wyraża swoje opinie i uzasadnia je, pyta o opinie innych, zgadza się lub nie zgadza z opiniami innych
+  – proponuje, przyjmuje i odrzuca propozycje
+ Reagowanie pisemne Uczeń:
+  – ostrzega
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 10
+ III 4
+ IV 6
+ VR 1, 2, 3
+ VI 2, 4, 8
+ VII 11
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 29-31</t>
+  </si>
+  <si>
+    <t>UNIT TEST 2 Sprawdzenie wiedzy i umiejętności po rozdziale 2</t>
+  </si>
+  <si>
+    <t>Unit Test 2</t>
+  </si>
+  <si>
+    <t>Rozdział 3: How we shop</t>
+  </si>
+  <si>
+    <t>Vocabulary: department store; types of shopping; shopping preferences
+ Słownictwo: dom towarowy; rodzaje zakupów; preferencje zakupowe</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z zakupami i różnymi rodzajami sklepów i towarów</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – opisuje wydarzenia z przeszłości
+  – wyraża przypuszczenie
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych</t>
+  </si>
+  <si>
+    <t>I 7
+ II 2, 5
+ IV 2, 6, 9
+ VIII 1</t>
+  </si>
+  <si>
+    <t>SB str. 34
+ WB str. 30</t>
+  </si>
+  <si>
+    <t>Grammar 1: future forms
+ Gramatyka 1: konstrukcje czasu przyszłego</t>
+  </si>
+  <si>
+    <t>Stosowanie różnych konstrukcji służących do wyrażania przyszłości</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – przedstawia intencje, marzenia, nadzieje i plany na przyszłość</t>
+  </si>
+  <si>
+    <t>I 7
+ II 5
+ IV 4</t>
+  </si>
+  <si>
+    <t>SB str. 35
+ WB str. 31</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist, context and detail, distinguishing fact and opinion; advertising
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśli, kontekstu i znalezienia szczegółowych informacji w wypowiedzi, rozróżnianie faktu i opinii; reklama</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z reklamą oraz wykorzystywaniem aplikacji mobilnych</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa kontekst wypowiedzi
+  – określa nastawienie i postawy autora wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+  – rozróżnia fakty i opinie
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – opisuje wydarzenia z przeszłości
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku polskim informacje sformułowane w języku obcym</t>
+  </si>
+  <si>
+    <t>I 7
+ II 3, 4, 5
+ IIR 8
+ IV 2, 6
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 36
+ WB str. 32</t>
+  </si>
+  <si>
+    <t>Grammar 2: future continuous, future perfect and future perfect continuous
+ Gramatyka 2: czasy future continuous, future perfect i future perfect continuous</t>
+  </si>
+  <si>
+    <t>Stosowanie czasów przyszłych: future continuous, future perfect, future perfect continuous</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – przedstawia intencje i plany na przyszłość</t>
+  </si>
+  <si>
+    <t>SB str. 37
+ WB str. 33</t>
+  </si>
+  <si>
+    <t>27-28</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for detail, coherence and cohesion; customer services
+ Czytanie i słownictwo: czytanie w celu znalezienia szczegółowych informacji oraz zachowania spójności wypowiedzi</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z usługami, słownictwo związane z obsługą klienta</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Nauka i technika
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – rozpoznaje związki między poszczególnymi częściami tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje doświadczenia i wydarzenia z przeszłości i teraźniejszości
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie
+  – wyraża przypuszczenie
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+  – przedstawia publicznie w języku obcym wcześniej przygotowany materiał
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 7, 12
+ III 5
+ IV 2, 5, 6, 9
+ VIII 2, 3, 4
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 38-39
+ WB str. 34-35</t>
+  </si>
+  <si>
+    <t>Speaking: a stimulus-based discussion; answering the two questions
+ Mówienie: rozmowa na podstawie materiału stymulującego; odpowiadanie na dwa pytania</t>
+  </si>
+  <si>
+    <t>Zwroty służące do wyrażania preferencji i uzasadniania wyboru</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – wyraża swoje opinie i uzasadnia je, pyta o opinię innych
+  – wyraża i uzasadnia swoje preferencje
+  – proponuje
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 7
+ II 5
+ IV 2, 5, 6
+ VI 2, 4, 5, 8
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 40
+ WB str. 36</t>
+  </si>
+  <si>
+    <t>Writing: an opinion essay
+ Pisanie: rozprawka wyrażająca opinię</t>
+  </si>
+  <si>
+    <t>Zwroty służące do wyrażania opinii i omawiania rożnych aspektów tematu</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl tekstu
+  – określa intencje autora tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie, pyta o opinię innych
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Przetwarzanie tekstu Uczeń:
+  – wyraża w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 7
+ III 1, 2
+ IV 6
+ VR 6, 12, 13
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 41
+ WB str. 36</t>
+  </si>
+  <si>
+    <t>English in use: phrasal verbs and practice
+ Język angielski w praktyce: czasowniki frazowe i ćwiczenia</t>
+  </si>
+  <si>
+    <t>Czasowniki złożone; stosowanie konstrukcji be about to, be to and be due to do opisywania zaplanowanych czynności i zdarzeń</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – wyraża przypuszczenie
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 7
+ III 4
+ IV 5, 9
+ VIII 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 42-43
+ WB str. 37</t>
+  </si>
+  <si>
+    <t>Review 3
+ Powtórzenie 3</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 3</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Rozumienie wypowiedzi ustnej Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – stawia tezę, przedstawia w logicznym porządku argumenty za i przeciw danej
+ tezie lub rozwiązaniu, kończy wypowiedź konkluzją
+  – stosuje zasady konstruowania tekstów o różnym charakterze;
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji.
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 7
+ IV 6
+ VR 6, 8, 12, 13
+ VIII 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 45-47</t>
+  </si>
+  <si>
+    <t>UNIT TEST 3 Sprawdzenie wiedzy i umiejętności po rozdziale 3</t>
+  </si>
+  <si>
+    <t>Unit Test 3</t>
+  </si>
+  <si>
+    <t>Rozdział 4: One world</t>
+  </si>
+  <si>
+    <t>Vocabulary: world issues, globalisation
+ Słownictwo: ogólnoświatowe problemy, globalizacja</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z ogólnoświatowymi problemami i globalizacją</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy</t>
+  </si>
+  <si>
+    <t>I 14
+ II 5
+ III 4
+ IV 6</t>
+  </si>
+  <si>
+    <t>SB str. 48
+ WB str. 42</t>
+  </si>
+  <si>
+    <t>Grammar 1: reporting verbs and patterns
+ Gramatyka 1: czasowniki raportujące, składnia czasowników</t>
+  </si>
+  <si>
+    <t>Powtórzenie zasad użycia czasowników raportujących i składni czasowników</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Życie prywatne
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje wydarzenia z przeszłości</t>
+  </si>
+  <si>
+    <t>I 5, 14
+ III 4
+ IV 2</t>
+  </si>
+  <si>
+    <t>SB str. 49
+ WB str. 43</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for register, gist, intention and detail; helping those in need, antiglobalisation movement
+ Słuchanie i słownictwo: słuchanie w celu określenia rejestru, głównej myśli i intencji oraz znalezienia szczegółowych informacji w wypowiedzi; pomaganie osobom w potrzebie, ruch antyglobalizacyjny</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z katastrofami naturalnymi i kryzysami humanitarnymi, oraz działalnością charytatywną i aktywnością w ruchach społeczno-politycznych</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Świat przyrody:
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa kontekst wypowiedzi oraz intencje autora wypowiedzi
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+  – rozróżnia formalny i nieformalny styl wypowiedzi
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje doświadczenia z przeszłości
+  – wyraża przypuszczenie
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 13, 14
+ II 1, 2, 3, 4
+ IIR 10
+ IV 2, 6, 9
+ VIII 1, 2</t>
+  </si>
+  <si>
+    <t>SB str. 50
+ WB str. 44</t>
+  </si>
+  <si>
+    <t>Grammar 2: impersonal and personal constructions with passive voice, it as a preparatory object
+ Gramatyka 2: konstrukcje osobowe i bezosobowe w mowie zależnej</t>
+  </si>
+  <si>
+    <t>Użycie konstrukcji osobowych i bezosobowych w mowie zależnej</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża swoje opinie i poglądy
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 5, 14
+ II 5
+ III 4
+ IV 6
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 51
+ WB str. 45</t>
+  </si>
+  <si>
+    <t>38-39</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for context and detail; trends in communication
+ Czytanie i słownictwo: czytanie w celu określenia kontekstu i znalezienia szczegółowych informacji w wypowiedzi; trendy w komunikacji</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z nauką języka angielskiego i jego dominującą rolą w komunikacji międzynarodowej</t>
+  </si>
+  <si>
+    <t>Kultura
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa intencje autora
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – wyraża przypuszczenie
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+ Inne Uczeń:
+  – posiada wrażliwość kulturową
+  – wiedzę o krajach, społeczeństwach i kulturach społeczności</t>
+  </si>
+  <si>
+    <t>I 9
+ III 2, 4
+ IV 6, 9
+ VIII 2
+ IX 1, 2</t>
+  </si>
+  <si>
+    <t>SB str. 52-53
+ WB str. 46-47</t>
+  </si>
+  <si>
+    <t>Speaking: giving a presentation
+ Mówienie: prezentowanie</t>
+  </si>
+  <si>
+    <t>Zwroty służące do organizowania myśli w prezentacji oraz wyrażania skutku i mówienia o wpływie</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenie
+ Reagowanie ustne Uczeń:
+  – wyraża swoje poglądy i opinie
+  – zgadza się lub nie zgadza z opiniami innych
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 14
+ II 5
+ IV 6, 9
+ VI 4
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 54
+ WB str. 48</t>
+  </si>
+  <si>
+    <t>Zwroty z czasownikami speak, tell oraz say</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 14
+ IV 6
+ VIII 1, 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 55
+ WB str. 49</t>
+  </si>
+  <si>
+    <t>Zwroty służące do przekonywania; kolokacje: przysłówek + przymiotnik</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Edukacja
+ Rozumienie wypowiedzi pisemnej Uczeń:
+  – znajduje w tekście określone informacje
+  – określa kontekst wypowiedzi
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opisuje wydarzenia
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Reagowanie pisemne Uczeń:
+  – proponuje i zachęca
+  – przekazuje informacje i wyjaśnienia
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku polskim informacje sformułowane w języku obcym</t>
+  </si>
+  <si>
+    <t>I 3, 14
+ III 3, 4
+ IV 6
+ VR 2, 12, 13
+ VII 3, 8
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 56-57
+ WB str. 48</t>
+  </si>
+  <si>
+    <t>Review 4
+ Powtórzenie 4</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rodziału 4</t>
+  </si>
+  <si>
+    <t>Państwo i społeczeństwo
+ Rozumienie wypowiedzi pisemnej Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – opowiada o doświadczeniach z przeszłości
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny i nieformalny styl wypowiedzi
+ Reagowanie ustne Uczeń:
+  – pyta o opinie
+ Reagowanie pisemne Uczeń:
+  – zachęca</t>
+  </si>
+  <si>
+    <t>I 14
+ III 4
+ IV 6
+ VR 2, 12, 13
+ VI 4
+ VII 8</t>
+  </si>
+  <si>
+    <t>SB str. 59-61</t>
+  </si>
+  <si>
+    <t>UNIT TEST 4 Sprawdzenie wiedzy i umiejętności po rozdziale 4</t>
+  </si>
+  <si>
+    <t>Unit Test 4</t>
+  </si>
+  <si>
+    <t>Test Practice 3-4</t>
+  </si>
+  <si>
+    <t>Test Practice 3-4
+ Test umiejętności rozdziały 3-4</t>
+  </si>
+  <si>
+    <t>Zakupy i usługi
+ Państwo i społeczeństwo
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje poglądy i opinie
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny i nieformalny styl wypowiedzi
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – uzyskuje i przekazuje informacje i wyjaśnienia
+  – wyraża swoje opinie i uzasadnia je, pyta o opinie innych, zgadza się lub nie zgadza z opiniami innych
+  – proponuje, przyjmuje i odrzuca propozycje, prowadzi negocjacje
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 7, 14
+ II 5
+ III 4
+ IV 6
+ VR 6, 12, 13
+ VI 2, 3, 4, 8
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 54-55</t>
+  </si>
+  <si>
+    <t>Rozdział 5: People and influences</t>
+  </si>
+  <si>
+    <t>Vocabulary: personality and character
+ Słownictwo: osobowość i cechy charakteru</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z pozytywnymi i negatywnymi cechami charakteru</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy</t>
+  </si>
+  <si>
+    <t>I 1
+ II 5
+ III 4
+ IV 6</t>
+  </si>
+  <si>
+    <t>SB str. 64
+ WB str. 58</t>
+  </si>
+  <si>
+    <t>Grammar 1: relative clauses
+ Gramatyka 1: zdania względne</t>
+  </si>
+  <si>
+    <t>Stosowanie zdań przydawkowych</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Edukacja
+ Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi
+  – opisuje wydarzenia z przeszłości</t>
+  </si>
+  <si>
+    <t>I 1, 3, 5
+ II 5
+ III 4
+ IV 1, 2</t>
+  </si>
+  <si>
+    <t>SB str. 65
+ WB str. 59</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist and detail; happiness and resilience
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśl oraz znalezienia szczegółowych informacji w wypowiedzi; szczęście i odporność psychiczna</t>
+  </si>
+  <si>
+    <t>Frazy i idiomy związane z sukcesem i porażką, wytrwałością w dążeniu do celu oraz odpornością emocjonalną</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – przedstawia intencje, marzenia i plany na przyszłość
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenia
+  – opowiada o wydarzeniach z przeszłości
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych</t>
+  </si>
+  <si>
+    <t>I 1
+ II 2, 5
+ IV 2, 4, 6, 9
+ VIII 1</t>
+  </si>
+  <si>
+    <t>SB str. 66
+ WB str. 60</t>
+  </si>
+  <si>
+    <t>Grammar 2: reduced relative clauses
+ Gramatyka 2: zredukowane zdania względne</t>
+  </si>
+  <si>
+    <t>Stosowanie skróconych form podrzędnych zdań przydawkowych</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Edukacja
+ Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 1, 3, 4
+ II 5
+ III 4
+ IV 6</t>
+  </si>
+  <si>
+    <t>SB str. 67
+ WB str. 61</t>
+  </si>
+  <si>
+    <t>50-51</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for gist, coherence and cohesion; reactions and behaviour
+ Czytanie i słownictwo: czytanie w celu znalezienia głównej myśli i zachowania spójności; reakcje i zachowanie</t>
+  </si>
+  <si>
+    <t>Słownictwo opisujące reakcje i zachowania</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Kultura
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajdowanie w wypowiedzi określonych informacji
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl tekstu
+  – znajduje w tekście określone informacje
+  – rozpoznaje związki między poszczególnymi częściami tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje przedmioty
+  – wyraża swoje uczucia i emocje
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenia
+  – opisuje wydarzenia z przeszłości
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku polskim informacje sformułowane w języku obcym</t>
+  </si>
+  <si>
+    <t>I 1, 9
+ II 5
+ III 1, 4, 5
+ IV 1, 2, 6, 7, 9
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 68-69
+ WB str. 62-63</t>
+  </si>
+  <si>
+    <t>Speaking: photo description; referring to a past event
+ Mówienie: rozmowa na podstawie ilustacji; odnoszenie się do wydarzeń z przeszłości</t>
+  </si>
+  <si>
+    <t>Zwroty służące do przedstawiania tematu, wzbudzania zainteresowania, opisywania wydarzeń, kończenia relacji</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Życie prywatne
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi, miejsca i wydarzenia
+  – wyraża przypuszczenia
+  – opowiada o wydarzeniach z przeszłości
+  – wyraża i uzasadnia swoje opinie i poglądy</t>
+  </si>
+  <si>
+    <t>I 1, 5
+ II 5
+ IV 1, 2, 6, 9</t>
+  </si>
+  <si>
+    <t>SB str. 70
+ WB str. 64</t>
+  </si>
+  <si>
+    <t>Zwroty służące do podawania przykładów oraz opisywania czyichś osiągnięć i zaangażowania; stosowanie formalnego stylu wypowiedzi; stosowanie emfazy w celu podkreślenia wybranych fragmentów wypowiedzi</t>
+  </si>
+  <si>
+    <t>Człowiek 
+ Kultura
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzie
+  – opowiada o wydarzeniach z teraźniejszości
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opisuje ludzi
+  – przedstawia intencje i marzenia
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Reagowanie pisemne Uczeń:
+  – wyraża i uzasadnia swoje upodobania
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 1, 9
+ IV 1, 2
+ VR 1, 4, 12, 13
+ VII 5
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 71
+ WB str. 64</t>
+  </si>
+  <si>
+    <t>English in use: dependent prepositions and practice
+ Język angielski w praktyce: przyimki zależne i ćwiczenia</t>
+  </si>
+  <si>
+    <t>Używanie przyimków of, with, on, to, in w zależności od czasownika; stosowanie konstrukcji It’s no use, It’s worth, There is no point / sense etc.</t>
+  </si>
+  <si>
+    <t>Człowiek
+ Państwo i społeczeństwo
+ Kultura
+ Rozumienie wypowiedzi ustnej Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża przypuszczenia
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 1, 9, 14
+ II 5
+ IV 6, 9
+ VIII 1, 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 72-73
+ WB str. 65</t>
+  </si>
+  <si>
+    <t>Review 5
+ Powtórzenie 5</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 5</t>
+  </si>
+  <si>
+    <t>Człowiek 
+ Rozumienie wypowiedzi ustnej Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – opisuje ludzi i miejsca
+  – wyraża swoje opinie i poglądy
+  – wyraża przypuszczenie
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – opisuje ludzi
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi</t>
+  </si>
+  <si>
+    <t>I 5
+ II 5
+ IV 1, 6, 9
+ V 1, 12, 13</t>
+  </si>
+  <si>
+    <t>SB str. 75-77</t>
+  </si>
+  <si>
+    <t>UNIT TEST 5 Sprawdzenie wiedzy i umiejętności po rozdziale 5</t>
+  </si>
+  <si>
+    <t>Unit Test 5</t>
+  </si>
+  <si>
+    <t>Rozdział 6: City and country</t>
+  </si>
+  <si>
+    <t>Vocabulary: qualities of places, describing a place
+ Słownictwo: charakterystyka miejsca, opis miejsca</t>
+  </si>
+  <si>
+    <t>Słownictwo służące do opisu miejsca zamieszkania</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje swoje upodobania
+  – wyraża i uzasadnia swoje opinie
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych</t>
+  </si>
+  <si>
+    <t>I 2
+ II 5
+ III 4
+ IV 5, 6
+ VIII 1</t>
+  </si>
+  <si>
+    <t>SB str. 78
+ WB str. 68</t>
+  </si>
+  <si>
+    <t>Grammar 1: making comparisons
+ Gramatyka 1: porównywanie</t>
+  </si>
+  <si>
+    <t>Stopniowania przymiotników i przysłówków, konstrukcje porównawcze</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Podróżowanie i turystyka
+ Miejsce zamieszkania
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje wydarzenia z przeszłości
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Reagowanie ustne Uczeń:
+  – proponuje, zachęca
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 2, 3, 8
+ II 5
+ III 4
+ IV 2, 6
+ VI 8
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 79
+ WB str. 69</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist and detail, distinguishing fact and opinion; life in remote places, city living
+ Słuchanie i słownictwo: sluchanie w celu określenia głównej myśli i znalezienia szczegółowych informacji w wypowiedzi, rozróżnianie faktu i opinii; życie z dala od cywilizacji, życie w mieście</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z życiem w mieście i z dala od cywilizacji</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Podróżowanie i turystyka
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w tekście określone informacje
+  – odróżnia fakty od opinii
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje miejsca
+  – wyraża przypuszczenia
+ Reagowanie ustne Uczeń:
+  – proponuje
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 2, 8
+ II 2, 5
+ IIR 8
+ IV 1, 9
+ VI 8
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 80
+ WB str. 70</t>
+  </si>
+  <si>
+    <t>Grammar 2: articles: review, the with geographical names
+ Gramatyka 2: przedimki - powtórzenie, the z nazwami geograficznymi</t>
+  </si>
+  <si>
+    <t>Zastosowanie przedimków; 
+ przedimek the przed nazwami geograficznymi</t>
+  </si>
+  <si>
+    <t>Podróżowanie i turystyka
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża uczucia i emocje
+  – wyraża swoje upodobania
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opisuje miejsce
+ Reagowanie pisemne Uczeń:
+  – zachęca</t>
+  </si>
+  <si>
+    <t>I 8
+ II 5
+ IV 5, 7
+ VI 1
+ VII 8</t>
+  </si>
+  <si>
+    <t>SB str. 81
+ WB str. 71</t>
+  </si>
+  <si>
+    <t>61-62</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for register, gist and detail
+ Czytanie i słownictwo: czytanie w celu określenia rejestru i głównej myśli oraz znalezienia szczegółowych informacji</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z udogodnieniami w miejscu zamieszkania, ułatwieniami komunikacyjnymi, dostępem do rozrywki i kultury, zwroty służące do streszczania informacji zawartych w tekście, słownictwo związane z warunkami mieszkaniowymi</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – rozróżnia formalny i nieformalny styl wypowiedzi
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje swoje upodobania
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku polskim informacje sformułowane w języku obcym</t>
+  </si>
+  <si>
+    <t>I 2
+ III 1, 4
+ IIIR 10
+ IV 5, 6
+ VIII 1, 2</t>
+  </si>
+  <si>
+    <t>SB str. 82-83
+ WB str. 72-73</t>
+  </si>
+  <si>
+    <t>Speaking: a stimulus-based discussion
+ Mówienie: rozmowa na podstawie materiału stymulującego</t>
+  </si>
+  <si>
+    <t>Zwroty użyteczne podczas rozmowy na podstawie materiału stymulującego</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje swoje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje miejsca</t>
+  </si>
+  <si>
+    <t>I 2
+ II 5
+ IV 1, 5, 6</t>
+  </si>
+  <si>
+    <t>SB str. 84
+ WB str. 74</t>
+  </si>
+  <si>
+    <t>Zastosowanie pytań typu question tags; słownictwo związane z mieszkaniem poza miaste</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Praca
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje czynności
+  – opisuje swoje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Przetwarzanie pisemne Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 2, 4
+ IV 2, 5, 6
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 85
+ WB str. 75</t>
+  </si>
+  <si>
+    <t>Stosowanie zwrotów służących do porównywania, stwierdzania oczywistych faktów, uwzględniania różnych argumentów, spójniki i zwroty wyrażające kontrast i podobieństwo; stosowanie środków językowych, służących poprawie spójności tekstu</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Państwo i społeczeństwo
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl tekstu
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – przedstawia wady i zalety różnych rozwiązań
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – wyraża w języku obcym informacje sformułowane w tym języku
+  – wyraża w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 2, 14
+ III 1, 4
+ IV 6
+ VR 6, 8, 12, 13
+ VIII 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 86-87
+ WB str. 74</t>
+  </si>
+  <si>
+    <t>Review 6
+ Powtórzenie 6</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 6</t>
+  </si>
+  <si>
+    <t>Miejsce zamieszkania
+ Rozumienie wypowiedzi pisemnej Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnej Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi</t>
+  </si>
+  <si>
+    <t>I 2
+ III 4
+ IV 6
+ V 6, 12, 13</t>
+  </si>
+  <si>
+    <t>SB str. 89-91</t>
+  </si>
+  <si>
+    <t>UNIT TEST 6 Sprawdzenie wiedzy i umiejętności po rozdziale 6</t>
+  </si>
+  <si>
+    <t>Unit Test 6</t>
+  </si>
+  <si>
+    <t>Rozdział 7: A place of learning</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+  – określa intencje autorów wypowiedzi
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa intencje, nastawienia i postawy autorów tekstów
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – opisuje upodobania
+  – przedstawia plany na przyszłość
+  – opowiada o czynnościach, doświadczeniach i wydarzeniach
+  – wyraża i uzasadnia swoje opinie i poglądy</t>
+  </si>
+  <si>
+    <t>I 3
+ II 3, 5
+ IIIR 2
+ IV 1,2, 4, 5</t>
+  </si>
+  <si>
+    <t>SB str. 94
+ WB str. 82</t>
+  </si>
+  <si>
+    <t>Grammar 1: conditionals, mixed conditionalis: review
+ Gramatyka 1: okresy warunkowe, mieszane okresy warunkowe - powtórzenie</t>
+  </si>
+  <si>
+    <t>Stosowanie okresów warunkowych;
+ okresy warunkowe mieszane</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Praca
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – rozważa sytuacje hipotetyczne
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim</t>
+  </si>
+  <si>
+    <t>I 3, 4
+ IVR 10
+ VIII 3</t>
+  </si>
+  <si>
+    <t>SB str. 95
+ WB str. 83</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist and detail; higher education, experimental schools
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśli i znalezienia szczegółowych informacji w wypowiedzi; szkolnictwo wyższe, szkoły eksperymentalne</t>
+  </si>
+  <si>
+    <t>Słownictwo związane ze studiami wyższymi oraz nowatorskimi szkołami; czasowniki złożone</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+  – rozpoznaje informacje wyrażone pośrednio
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – rozważa sytuacje hipotetyczne</t>
+  </si>
+  <si>
+    <t>I 3
+ II 2, 5
+ IIR 9
+ IV 6
+ IVR 10</t>
+  </si>
+  <si>
+    <t>SB str. 96
+ WB str. 84</t>
+  </si>
+  <si>
+    <t>Grammar 2: unreal past, expressing wishes and regrets
+ Gramatyka 2: przeszłość nierzeczywista, wyrażanie życzeń i ubolewania</t>
+  </si>
+  <si>
+    <t>Tworzenie wypowiedzi dotyczących tzw. nierzeczywistej przeszłości, stosowanie konstrukcji służących do wyrażania życzeń</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Praca
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Przetwarzanie wypowiedzi pisemnych Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – komentuje wypowiedzi innych uczestników</t>
+  </si>
+  <si>
+    <t>I 3, 4
+ II 5
+ VI 2
+ VIR 4
+ VIII 2, 3</t>
+  </si>
+  <si>
+    <t>SB str. 97
+ WB str. 85</t>
+  </si>
+  <si>
+    <t>72-73</t>
+  </si>
+  <si>
+    <t>Reading and vocabualry: reading for gist and detail; 21st-century skills
+ Czytanie i słownictwo: czytanie w celu określenia głównej myśli i znalezienia szczegółowych informacji; umiejętności XXI wieku</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z kompetencjami zawodowymi i cechami cenionymi na współczesnym rynku pracy; kolokacje z rzeczownikami skills i information</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Praca
+ Rozumienie wypowiedzi pisemnej Uczeń:
+  – określa główną myśl tekstu
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnej Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy, ustosunkowuje się do opinii innych osób
+  – opisuje upodobania
+  – opowiada o czynnościach, sytuacjach i wydarzeniach
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 3, 4
+ III 1, 5
+ IV 2, 5, 6
+ VIII 1
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 98-99
+ WB str. 86-87</t>
+  </si>
+  <si>
+    <t>Speaking: a stimulus-based discussion, using a range of vocabulary, comparing
+ and contrasting
+ images; expressing and
+ introducing opinions
+ Mówienie: rozmowa na podstawie materiału stymulującego, używanie różnorodnego słownictwa, porównywanie obrazków, wyrażanie i prezentowanie opinii</t>
+  </si>
+  <si>
+    <t>Stosowanie szerokiego zakresu środków leksykalnych w wypowiedziach ustnych</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenie
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 3
+ II 2, 5
+ IV 1, 6, 9
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 100
+ WB str. 88</t>
+  </si>
+  <si>
+    <t>Writing: a for and against essay
+ Pisanie: rozprawka za i przeciw</t>
+  </si>
+  <si>
+    <t>Spójniki wyrażające przyczynę i skutek</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl fragmentu tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje miejsca i ludzie
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje wydarzenia i sytuacje z przeszłości
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – stawia tezę, przedstawia w logicznym porządku argumenty za daną tezą i przeciw niej, kończy wypowiedź konkluzją
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 3
+ III 1
+ IV 1, 2, 6
+ VR 8, 12, 13
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 101
+ WB str. 88</t>
+  </si>
+  <si>
+    <t>English in use: word families, prefixes and practice
+ Język angielski w praktyce: rodziny wyrazów, przedrostki i ćwiczenia</t>
+  </si>
+  <si>
+    <t>Słowotwórstwo: tworzenie rzeczowników, czasowników, przymiotników i przysłówków; stosowanie konstrukcji If it wasn’t for, If it hadn’t been for, but for etc.</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Reagowanie ustne Uczeń:
+  – proponuje
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+  – przedstawia publicznie w języku obcym wcześniej przygotowany materiał
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 3
+ IV 6
+ VI 8
+ VIII 1, 3, 4
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 102-103
+ WB str. 89</t>
+  </si>
+  <si>
+    <t>Review 7
+ Powtórzenie 7</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 7</t>
+  </si>
+  <si>
+    <t>Edukacja 
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – wyraża i uzasadnia swoje opinie
+  – wyraża przypuszczenie
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – stawia tezę, przedstawia w logicznym porządku argumenty za i przeciw danej tezie, kończy wypowiedź konkluzją
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi</t>
+  </si>
+  <si>
+    <t>I 3
+ II 5
+ IV 1, 6, 9
+ VR 8, 12, 13</t>
+  </si>
+  <si>
+    <t>SB str. 105-107</t>
+  </si>
+  <si>
+    <t>UNIT TEST 7 Sprawdzenie wiedzy i umiejętności po rozdziale 7</t>
+  </si>
+  <si>
+    <t>Unit Test 7</t>
+  </si>
+  <si>
+    <t>Rozdział 8: Stories we remember</t>
+  </si>
+  <si>
+    <t>Vocabulary: literature, books and publishing
+ Słownictwo: literatura, książki i wydawnictwo</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z literaturą, książkami i ich wydawaniem</t>
+  </si>
+  <si>
+    <t>Kultura
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi, miejsca, sytuacje i wydarzenia
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – przedstawia wydarzenia i sytuacje z przeszłości
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 9
+ II 5
+ IV 1, 2, 5, 6
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 108
+ WB str. 94</t>
+  </si>
+  <si>
+    <t>Grammar 1: criticising past actions (should/ought to/could/might/needn't have)
+ Gramatyka 1: krytykowanie przesłych działań z użyciem should/ought to/could/might/needn't have</t>
+  </si>
+  <si>
+    <t>Stosowanie should, ought to, could, might i needn’t have</t>
+  </si>
+  <si>
+    <t>Kultura
+ Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o wydarzeniach i sytuacjach z przeszłości
+  – rozważa sytuacje hipotetyczne
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 3, 9
+ II 5
+ III 4
+ IV 2
+ IVR 10
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 109
+ WB str. 95</t>
+  </si>
+  <si>
+    <t>Listening and vocabulary: listening for gist, intention and detail, distinguishing fact and opinion; influential books
+ Słuchanie i słownictwo: słuchanie w celu określenia głównej myśli i intencji oraz znalezienia szczegółowych informacji, rozróżnianie faktu i opinii; istotne książki</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z ważnymi książkami; zwroty czasownikowe</t>
+  </si>
+  <si>
+    <t>I 9
+ II 1, 2
+ IIR 8
+ IV 6
+ IVR 10
+ VIII 2
+ VIIIR 5</t>
+  </si>
+  <si>
+    <t>SB str. 110
+ WB str. 96</t>
+  </si>
+  <si>
+    <t>Grammar 2: inversion after negative adverbials
+ Gramatyka 2: inwersja po okolicznikach o negatywnym znaczeniu</t>
+  </si>
+  <si>
+    <t>Stosowanie inwersji po wyrażeniach przysłówkowych barely, seldom, rarely, hardly; only later; never, little, not only, no sooner etc.</t>
+  </si>
+  <si>
+    <t>Kultura
+ Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opowiada o czynnościach, sytuacjach i wydarzeniach z przeszłości
+  – opisuje upodobania
+  – wyraża przypuszczenia
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 3, 9
+ II 5
+ IV 2, 5, 9
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 111
+ WB str. 97</t>
+  </si>
+  <si>
+    <t>83-84</t>
+  </si>
+  <si>
+    <t>Reading and vocabulary: reading for intention, gist, coherence and cohesion; young adult literature
+ Czytanie i słownictwo: czytanie w celu określenia intencji i głównej intencji i zachowania spójności wypowiedzi; literatura młodzieżowa</t>
+  </si>
+  <si>
+    <t>Słownictwo związane z literaturą młodzieżową</t>
+  </si>
+  <si>
+    <t>Kultura
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – określa główną myśl wypowiedzi
+  – znajduje w tekście określone informacje
+  – rozpoznaje związki między poszczególnymi częściami tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje upodobania
+  – opisuje czynności, sytuacje i wydarzenia z przeszłości
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+  – przedstawia publicznie w języku obcym wcześniej przygotowany materiał
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 9
+ III 1, 4, 5
+ IV 2, 5, 6
+ VIII 1, 3, 4
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 112-113
+ WB str. 98-99</t>
+  </si>
+  <si>
+    <t>Speaking: reaching a compromise
+ Mówienie: osiąganie kompromisu</t>
+  </si>
+  <si>
+    <t>Zwroty służące do wysuwania sugestii, zgadzania się i niezgadzania się, proponowania kompromisu</t>
+  </si>
+  <si>
+    <t>Kultura
+ Edukacja
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – proponuje, zgadza się lub nie zgadza na propozycje innych 
+  – wyraża swoje opinie i je uzasadnia, pyta o opinie innych</t>
+  </si>
+  <si>
+    <t>I 3, 9
+ II 5
+ IV 6
+ VI 2, 8</t>
+  </si>
+  <si>
+    <t>SB str. 114
+ WB str. 100</t>
+  </si>
+  <si>
+    <t>Stosowanie zaimków zwrotnych i wzajemnych</t>
+  </si>
+  <si>
+    <t>Kultura
+ Nauka i technika
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża przypuszczenie
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – opisuje upodobania
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje zawarte w materiałach audiowizualnych
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+  – przekazuje w języku obcym informacje sformułowane w języku polskim
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 9, 12
+ IV 5, 6, 9
+ VIII 1, 2, 3
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 115
+ WB str. 101</t>
+  </si>
+  <si>
+    <t>Słownictwo i zwroty służące do recenzowania</t>
+  </si>
+  <si>
+    <t>Kultura
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+  – określa główną myśl poszczególnych części tekstu
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – wyraża przypuszczenia
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – opisuje ludzi
+  – wyraża i uzasadnia swoje opinie
+  – opisuje upodobania
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Reagowanie ustne Uczeń:
+  – proponuje, przyjmuje i odrzuca propozycje
+ Inne Uczeń:
+  – współdziała w grupie</t>
+  </si>
+  <si>
+    <t>I 9
+ III 1, 4
+ IV 6, 9
+ VR 1, 5, 6, 12, 13
+ VI 8
+ XI</t>
+  </si>
+  <si>
+    <t>SB str. 116-117
+ WB str. 100</t>
+  </si>
+  <si>
+    <t>Review 8
+ Powtórzenie 8</t>
+  </si>
+  <si>
+    <t>Powtórzenie słownictwa, struktur gramatycznych oraz zwrotów z rozdziału 8</t>
+  </si>
+  <si>
+    <t>Kultura
+ Rozumienie wypowiedzi pisemnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy, ustosunkowuje się do opinii i poglądów innych osób
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  – wyraża i uzasadnia swoje opinie
+  – opisuje upodobania
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji</t>
+  </si>
+  <si>
+    <t>I 9
+ III 4
+ IV 6
+ VR 5, 6, 12, 13</t>
+  </si>
+  <si>
+    <t>SB str. 119-121</t>
+  </si>
+  <si>
+    <t>UNIT TEST 8 Sprawdzenie wiedzy i umiejętności po rozdziale 8</t>
+  </si>
+  <si>
+    <t>Unit Test 8</t>
+  </si>
+  <si>
+    <t>Test Practice 7-8</t>
+  </si>
+  <si>
+    <t>Test Practice 7-8
+ Test umiejętności rozdziały 7-8</t>
+  </si>
+  <si>
+    <t>Edukacja
+ Kultura
+ Nauka i technika
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – znajduje w tekście określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – opisuje ludzi i miejsca
+  – opowiada o czynnościach i wydarzeniach z przeszłości
+  – opisuje upodobania
+  – wyraża i uzasadnia swoje opinie i poglądy
+ Tworzenie wypowiedzi pisemnych Uczeń:
+  –  stawia tezę, przedstawia w logicznym porządku argumenty za i przeciw danej tezie lub rozwiązaniu, kończy wypowiedź konkluzją
+  – stosuje zasady konstruowania tekstów o różnym charakterze
+  – stosuje formalny lub nieformalny styl wypowiedzi adekwatnie do sytuacji
+ Reagowanie ustne Uczeń:
+  – rozpoczyna, prowadzi i kończy rozmowę
+  – uzyskuje i przekazuje informacje i wyjaśnienia
+  – wyraża swoje opinie i uzasadnia je, pyta o opinie innych, zgadza się lub nie zgadza z opiniami innych
+ proponuje, przyjmuje i odrzuca propozycje, prowadzi negocjacje
+ Przetwarzanie tekstu pisemnie Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku</t>
+  </si>
+  <si>
+    <t>I 3, 9, 12
+ II 5
+ IV 1, 2, 5, 6
+ VR 8, 12, 13
+ VI 2, 3, 5
+ VIII 2</t>
+  </si>
+  <si>
+    <t>SB str. 122-123</t>
+  </si>
+  <si>
+    <t>NUMER LEKCJI</t>
+  </si>
+  <si>
+    <t>DZIAŁ</t>
+  </si>
+  <si>
+    <t>TEMAT</t>
+  </si>
+  <si>
+    <t>SŁOWNICTWO / GRAMATYKA</t>
+  </si>
+  <si>
+    <t>TEMATYKA I UMIEJĘTNOŚCI Z PODSTAWY PROGRAMOWEJ</t>
+  </si>
+  <si>
+    <t>PODSTAWA PROGRAMOWA</t>
+  </si>
+  <si>
+    <t>MATERIAŁY</t>
+  </si>
+  <si>
+    <t>Litera R przy punktach podstawy programowej oznacza, że dany punkt pochodzi z podstawy rozszerzonej</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kultura
+ Rozumienie wypowiedzi ustnych Uczeń:
+  – rozróżnia fakty i opinie
+  – określa główną myśl oraz intencje autora wypowiedzi
+  – znajduje w wypowiedzi określone informacje
+ Tworzenie wypowiedzi ustnych Uczeń:
+  – wyraża i uzasadnia swoje opinie i poglądy
+  – rozważa sytuacje hipotetyczne
+ Przetwarzanie tekstu Uczeń:
+  – przekazuje w języku obcym informacje sformułowane w tym języku
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> – przedstawia w syntetyczny sposób informacje z tekstu przeczytanego w języku obcym</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Vocabulary: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u val="double"/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>the education system</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">, planning your education
+ Słownictwo: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u val="double"/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>system edukacj</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>i, planowanie swojej edukacji</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Słownictwo związane ze </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u val="double"/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>strukturą systemu edukacyjnego</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> i planowaniem dalszej edukacji i życia zawodowego</t>
+    </r>
+  </si>
+  <si>
+    <t>Treści nauczania nieobowiązujące w podstawie programowej III.1.P od roku szkolnego 2024/25</t>
+  </si>
+  <si>
+    <t>Treści nauczania nieobowiązujące w podstawie programowej III.1.R od roku szkolnego 2024/25</t>
+  </si>
+  <si>
+    <r>
+      <t>Niebieską pogrubioną czcionką</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF5B9BD5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>zaznaczono inne zmiany w podstawie programowej w podstawie programowej III.1.P od roku szkolnego 2024/25</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Czerwoną pogrubioną czcionką</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>zaznaczono inne zmiany w podstawie programowej w podstawie programowej III.1.R od roku szkolnego 2024/25</t>
+    </r>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="m\-d"/>
+  </numFmts>
+  <fonts count="18" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <u val="double"/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF5B9BD5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF5B9BD5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u val="double"/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u val="double"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u val="double"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="5">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF9CC2E5"/>
+        <bgColor rgb="FF9CC2E5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="6">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="26">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...133 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...7466 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="34A853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="FF6D01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="46BDC6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="1155CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="1155CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3228FE6-8253-4C21-AF1F-FF04BFAF5760}">
+  <dimension ref="A1:H26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.54296875" customWidth="1"/>
+    <col min="2" max="2" width="44" customWidth="1"/>
+    <col min="3" max="3" width="26.81640625" customWidth="1"/>
+    <col min="4" max="4" width="17.1796875" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" customWidth="1"/>
+    <col min="6" max="6" width="18.1796875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+    </row>
+    <row r="23" spans="1:8" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>437</v>
+      </c>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+    </row>
+    <row r="24" spans="1:8" ht="14.5" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+    </row>
+    <row r="25" spans="1:8" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="21" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>440</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:G83"/>
+  <sheetViews>
+    <sheetView topLeftCell="A69" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C63" sqref="C63"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.1796875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="25.1796875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="33" style="8" customWidth="1"/>
+    <col min="4" max="4" width="33.54296875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="61.54296875" style="8" customWidth="1"/>
+    <col min="6" max="6" width="39" style="8" customWidth="1"/>
+    <col min="7" max="7" width="17" style="8" customWidth="1"/>
+    <col min="8" max="16384" width="12.54296875" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="19" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="17" t="s">
+        <v>426</v>
+      </c>
+      <c r="B1" s="18" t="s">
+        <v>427</v>
+      </c>
+      <c r="C1" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="D1" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="E1" s="18" t="s">
+        <v>430</v>
+      </c>
+      <c r="F1" s="18" t="s">
+        <v>431</v>
+      </c>
+      <c r="G1" s="18" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="290" x14ac:dyDescent="0.3">
+      <c r="A2" s="2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A3" s="2">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A4" s="2">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="130.5" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="261" x14ac:dyDescent="0.3">
+      <c r="A6" s="10">
+        <v>45052</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A7" s="2">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="246.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
+        <v>8</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="319" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
+        <v>9</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="2">
+        <v>10</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
+        <v>11</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
+        <v>13</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
+        <v>14</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
+        <v>15</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <v>18</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
+        <v>19</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
+        <v>20</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="275.5" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <v>21</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <v>22</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A22" s="13">
+        <v>23</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="72.5" x14ac:dyDescent="0.3">
+      <c r="A23" s="13">
+        <v>24</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A24" s="13">
+        <v>25</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="87" x14ac:dyDescent="0.3">
+      <c r="A25" s="13">
+        <v>26</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="261" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A27" s="13">
+        <v>29</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A28" s="13">
+        <v>30</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A29" s="13">
+        <v>31</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="261" x14ac:dyDescent="0.3">
+      <c r="A30" s="13">
+        <v>32</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A31" s="13">
+        <v>33</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="116" x14ac:dyDescent="0.3">
+      <c r="A32" s="13">
+        <v>34</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="101.5" x14ac:dyDescent="0.3">
+      <c r="A33" s="13">
+        <v>35</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A34" s="13">
+        <v>36</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A35" s="13">
+        <v>37</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A36" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A37" s="13">
+        <v>40</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A38" s="13">
+        <v>41</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="275.5" x14ac:dyDescent="0.3">
+      <c r="A39" s="13">
+        <v>42</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A40" s="13">
+        <v>43</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A41" s="13">
+        <v>44</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A42" s="13">
+        <v>45</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="116" x14ac:dyDescent="0.3">
+      <c r="A43" s="13">
+        <v>46</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A44" s="13">
+        <v>47</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A45" s="13">
+        <v>48</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A46" s="13">
+        <v>49</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="261" x14ac:dyDescent="0.3">
+      <c r="A47" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A48" s="13">
+        <v>52</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="261" x14ac:dyDescent="0.3">
+      <c r="A49" s="13">
+        <v>53</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A50" s="13">
+        <v>54</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A51" s="13">
+        <v>55</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A52" s="13">
+        <v>56</v>
+      </c>
+      <c r="B52" s="12"/>
+      <c r="C52" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D52" s="12"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="3" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A53" s="13">
+        <v>57</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A54" s="13">
+        <v>58</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A55" s="13">
+        <v>59</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A56" s="13">
+        <v>60</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A57" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="116" x14ac:dyDescent="0.3">
+      <c r="A58" s="13">
+        <v>63</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="130.5" x14ac:dyDescent="0.3">
+      <c r="A59" s="13">
+        <v>64</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A60" s="13">
+        <v>65</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="145" x14ac:dyDescent="0.3">
+      <c r="A61" s="13">
+        <v>66</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A62" s="13">
+        <v>67</v>
+      </c>
+      <c r="B62" s="12"/>
+      <c r="C62" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D62" s="12"/>
+      <c r="E62" s="12"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A63" s="13">
+        <v>68</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="116" x14ac:dyDescent="0.3">
+      <c r="A64" s="13">
+        <v>69</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="130.5" x14ac:dyDescent="0.3">
+      <c r="A65" s="13">
+        <v>70</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A66" s="13">
+        <v>71</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A67" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A68" s="13">
+        <v>74</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="232" x14ac:dyDescent="0.3">
+      <c r="A69" s="13">
+        <v>75</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="217.5" x14ac:dyDescent="0.3">
+      <c r="A70" s="13">
+        <v>76</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A71" s="13">
+        <v>77</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A72" s="13">
+        <v>78</v>
+      </c>
+      <c r="B72" s="12"/>
+      <c r="C72" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
+      <c r="G72" s="3" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A73" s="13">
+        <v>79</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="174" x14ac:dyDescent="0.3">
+      <c r="A74" s="13">
+        <v>80</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D74" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A75" s="13">
+        <v>81</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A76" s="13">
+        <v>82</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="275.5" x14ac:dyDescent="0.3">
+      <c r="A77" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="159.5" x14ac:dyDescent="0.3">
+      <c r="A78" s="13">
+        <v>85</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="203" x14ac:dyDescent="0.3">
+      <c r="A79" s="13">
+        <v>86</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="275.5" x14ac:dyDescent="0.3">
+      <c r="A80" s="13">
+        <v>87</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="188.5" x14ac:dyDescent="0.3">
+      <c r="A81" s="13">
+        <v>88</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="29" x14ac:dyDescent="0.3">
+      <c r="A82" s="13">
+        <v>89</v>
+      </c>
+      <c r="B82" s="12"/>
+      <c r="C82" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D82" s="12"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="12"/>
+      <c r="G82" s="3" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="348" x14ac:dyDescent="0.3">
+      <c r="A83" s="13">
+        <v>90</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D83" s="12"/>
+      <c r="E83" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>425</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>457</Lines>
-  <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Hewlett-Packard</Company>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Arkusze</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Informacje</vt:lpstr>
+      <vt:lpstr>Rozkład</vt:lpstr>
+      <vt:lpstr>Informacje!_Hlk170221971</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Robert Grotkowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>