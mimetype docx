--- v0 (2026-04-28)
+++ v1 (2026-05-30)
@@ -1,41614 +1,23084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7544577F" w14:textId="705DD8E8" w:rsidR="009970FD" w:rsidRDefault="00F41023" w:rsidP="009970FD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62C63BE4" w14:textId="120DB408" w:rsidR="00031540" w:rsidRDefault="0000682E" w:rsidP="00860514">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...94 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>zgodny z</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F749B" w:rsidRPr="005351BC">
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nową podstawą programową określoną w Rozporządzeniu MEN z dnia </w:t>
+        <w:t>OPTIMISE STARS</w:t>
       </w:r>
-      <w:r w:rsidR="00CA78F9" w:rsidRPr="005351BC">
+      <w:r w:rsidR="00CC32C0">
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>30 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F749B" w:rsidRPr="005351BC">
+      <w:r w:rsidR="00990DF7">
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>stycznia 2018 r.</w:t>
+        <w:t>A2</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00247222" w:rsidRPr="0094443C">
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> syllabus</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5A7D" w:rsidRPr="0094443C">
         <w:rPr>
-          <w:iCs/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B0CF0">
+      <w:r w:rsidR="0061231C">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>B2+</w:t>
+        <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00F41023">
+      <w:r w:rsidR="003C5A7D" w:rsidRPr="0094443C">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>/C1</w:t>
+        <w:t>0 hours</w:t>
       </w:r>
-      <w:r w:rsidR="00D35261">
+      <w:r w:rsidR="008A0842">
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A28136" w14:textId="38DB737B" w:rsidR="007124A6" w:rsidRPr="0094443C" w:rsidRDefault="008A0842" w:rsidP="00860514">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00031540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">content from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>W zależności od specyfiki konkretnej grupy uczniów, dokument może zostać wykorzystany w całości lub zmodyfikowany pod kątem indywidualnych potrzeb edukacyjnych uczących się.</w:t>
+        <w:t xml:space="preserve">SB + WB + </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="006B1CF3">
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> wymagania </w:t>
+        <w:t>MEE Platform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ponadpodstawowe</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> App + TRC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75445783" w14:textId="77777777" w:rsidR="00F646AC" w:rsidRPr="00E95086" w:rsidRDefault="00F646AC" w:rsidP="00F646AC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4212BC21" w14:textId="0D7517BE" w:rsidR="00247222" w:rsidRPr="0094443C" w:rsidRDefault="00247222" w:rsidP="00247222">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...273 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="14284" w:type="dxa"/>
+        <w:tblW w:w="16155" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1934"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="2132"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1973"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B1FB9" w:rsidRPr="00DA1696" w14:paraId="7544578D" w14:textId="77777777" w:rsidTr="001E17B5">
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="76901239" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
-          <w:trHeight w:val="506"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7544578A" w14:textId="77777777" w:rsidR="003B1FB9" w:rsidRDefault="003B1FB9" w:rsidP="003B1FB9">
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0804E29B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C25D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E760397" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="7544578B" w14:textId="77777777" w:rsidR="003B1FB9" w:rsidRDefault="003B1FB9" w:rsidP="003B1FB9">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="507482EF" w14:textId="44BACB2B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="7544578C" w14:textId="77777777" w:rsidR="003B1FB9" w:rsidRDefault="003B1FB9" w:rsidP="003B1FB9">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F60E55" w14:textId="230FF3ED" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-              <w:t>WYMAGANIA PONADPODSTAWOWE</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CFE4D1" w14:textId="076204D9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6289DF2B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E436C21" w14:textId="6DB77862" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B982353" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B78A1" w:rsidRPr="00DA1696" w14:paraId="7544578F" w14:textId="77777777" w:rsidTr="001E17B5">
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="2C502ECB" w14:textId="78C23125" w:rsidTr="00035561">
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14284" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2609B3D7" w14:textId="32213711" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126A72">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B55084C" w14:textId="1EBB7809" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F236C1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBF50CA" w14:textId="3A1479E9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00126A72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F236C1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FDB0C0" w14:textId="47E252EB" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72A7B7" w14:textId="51D02538" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133516A8" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6287AE" w14:textId="77777777" w:rsidR="00EC3920" w:rsidRDefault="005D6A30" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>notices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71328A86" w14:textId="77777777" w:rsidR="005D6A30" w:rsidRDefault="005D6A30" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>short messages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2B338C" w14:textId="77777777" w:rsidR="005D6A30" w:rsidRDefault="005D6A30" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B98FBE2" w14:textId="40CDDF0B" w:rsidR="0023399F" w:rsidRPr="00EC3920" w:rsidRDefault="0023399F" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Understanding text type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E09E2D8" w14:textId="0ED60888" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8E2320" w14:textId="47F37A48" w:rsidR="002844C7" w:rsidRPr="006C1258" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE43EDE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="19672157" w14:textId="6B4CB02D" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB6300" w14:textId="2219F7E8" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48819492" w14:textId="78F58815" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00170BFB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00623CED">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85F11">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA97B83" w14:textId="6E0267D2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="006C1258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD2415">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C93B43" w14:textId="38F5A155" w:rsidR="00CD2415" w:rsidRPr="00114C2C" w:rsidRDefault="006B1CF3" w:rsidP="006C1258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00114C2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD2415" w:rsidRPr="00114C2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> App</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E850E02" w14:textId="55822597" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="006C1258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333A6FBA" w14:textId="0CDACC64" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F63CAD3" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="00C85F11" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Simple</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DD0F08" w14:textId="5FE1E4C7" w:rsidR="00C85F11" w:rsidRPr="00170BFB" w:rsidRDefault="00C85F11" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Continuous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5E6F3D" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3296854B" w14:textId="42F064F9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="152A78C0" w14:textId="7A9B788F" w:rsidR="002844C7" w:rsidRPr="00D15702" w:rsidRDefault="002844C7" w:rsidP="00787CC6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A811001" w14:textId="080A0109" w:rsidR="002844C7" w:rsidRPr="007B0430" w:rsidRDefault="002844C7" w:rsidP="00787CC6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780F8CE7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0CB31C2D" w14:textId="079D831E" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B00405A" w14:textId="425A07F1" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41895147" w14:textId="7DE0432A" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00D77B38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22070">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>13, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00852A16">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE39E3F" w14:textId="170A4BDB" w:rsidR="00A22070" w:rsidRDefault="00A22070" w:rsidP="00D77B38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215D5FD7" w14:textId="77777777" w:rsidR="00114C2C" w:rsidRDefault="00114C2C" w:rsidP="00114C2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4728AD40" w14:textId="1D109CD5" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D77B38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="264B6F61" w14:textId="77777777" w:rsidR="00B505E5" w:rsidRPr="008B72A8" w:rsidRDefault="00852A16" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852A16">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>entertainment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CCA67DB" w14:textId="77777777" w:rsidR="008B72A8" w:rsidRDefault="008B72A8" w:rsidP="00E163EC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with nouns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8B50FB" w14:textId="17D3F5FB" w:rsidR="008B72A8" w:rsidRPr="003D26D3" w:rsidRDefault="008B72A8" w:rsidP="00E163EC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word patterns: word + preposition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AE9A21" w14:textId="2A0CCFBB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5880E593" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625BC206" w14:textId="436A1A54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F954635" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2654BCA8" w14:textId="396D0E65" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00787CC6">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BBB97D" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="322C07D6" w14:textId="7CC7D4F6" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFDD77E" w14:textId="0872D320" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E81FFA7" w14:textId="1549EB87" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001D7F16">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAD841A" w14:textId="4FDD46D9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00920817">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D7F16">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E1D3E7" w14:textId="07E872EF" w:rsidR="002844C7" w:rsidRPr="003308FA" w:rsidRDefault="002844C7" w:rsidP="001D7F16">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8B3D55" w14:textId="04F61BD6" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A83E4DB" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="001D7F16">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC9576" w14:textId="60D28941" w:rsidR="002844C7" w:rsidRPr="00920817" w:rsidRDefault="002844C7" w:rsidP="001D7F16">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607DBB18" w14:textId="77777777" w:rsidR="00D87DB5" w:rsidRDefault="008A0A4C" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB8A202" w14:textId="55FDE88B" w:rsidR="008A0A4C" w:rsidRPr="005F262A" w:rsidRDefault="008A0A4C" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for words that mean the same</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EB758F" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1941D86E" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7E297DD7" w14:textId="0E18BF91" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E47B3C3" w14:textId="5F81F61D" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300F6BEE" w14:textId="29D8BE72" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SP pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00230F61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00125201">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D365395" w14:textId="4AE1CF92" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00C542AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00230F61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F860AE" w14:textId="625C939E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00114C2C" w:rsidP="00C542AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A92B1E" w14:textId="37A45178" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E7EA1A" w14:textId="35119DF4" w:rsidR="00A01E2C" w:rsidRPr="005F262A" w:rsidRDefault="00125201" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Continuous for future use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245380F7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400CB6DF" w14:textId="3E7EDF91" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6B563" w14:textId="034B6220" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A00AA4" w14:textId="0569663C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6679DBB7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="5F7EFF0F" w14:textId="6BEEE49A" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B35CD9" w14:textId="2E381883" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D84EFB" w14:textId="7F69356A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B008E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00867E50">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6F76">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271941AD" w14:textId="63BA5E12" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C542AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00867E50">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF96065" w14:textId="555932B0" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000612DA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF3AE4E" w14:textId="2A3E7DDB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EBE366" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00867E50">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12728EE0" w14:textId="7F39B7F7" w:rsidR="002844C7" w:rsidRPr="000612DA" w:rsidRDefault="002844C7" w:rsidP="00867E50">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B657D26" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470683BA" w14:textId="2AF47961" w:rsidR="00D87DB5" w:rsidRDefault="00821AA6" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6F76">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>uestions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74446336" w14:textId="679C2B1A" w:rsidR="00821AA6" w:rsidRPr="005F262A" w:rsidRDefault="00821AA6" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about free time activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C4E214" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="66CD88EC" w14:textId="0A21F61B" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFEFFCA" w14:textId="6059DDE3" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A883769" w14:textId="4D19AB5B" w:rsidR="00487FBC" w:rsidRDefault="002844C7" w:rsidP="00487FBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7284A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>17, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00123369">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C679565" w14:textId="2B1CE29B" w:rsidR="00F7284A" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00487FBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C34A51">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20342D98" w14:textId="0A5E0585" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC5E2E9" w14:textId="3E3296CB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186FC92E" w14:textId="77777777" w:rsidR="00D86701" w:rsidRDefault="00532D1A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521E3D4B" w14:textId="1ED73BC9" w:rsidR="00532D1A" w:rsidRPr="00297BF9" w:rsidRDefault="00532D1A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>predicting the answer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9EAB16" w14:textId="451F0561" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A7073E" w14:textId="5CFA0F54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348D1CB1" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EB1F4E" w14:textId="64538E37" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="6B03BD7B" w14:textId="7E1CE7B2" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C07853" w14:textId="55642EDE" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765B5E8B" w14:textId="3D7AF1B1" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00656F09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+            <w:r w:rsidR="00A15223">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 159</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2E9CEE" w14:textId="105B9714" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A15223" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1413B3FC" w14:textId="07160A4D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC9866" w14:textId="690CC1AC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB85969" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F5054" w14:textId="7F89EB17" w:rsidR="002844C7" w:rsidRPr="00752A89" w:rsidRDefault="002844C7" w:rsidP="00656F09">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6720A917" w14:textId="1F53AE56" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00E6097F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A10C8B" w14:textId="3626D572" w:rsidR="002844C7" w:rsidRPr="007D38AA" w:rsidRDefault="002844C7" w:rsidP="007D38AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E00CE1" w14:textId="77777777" w:rsidR="00C81D6F" w:rsidRDefault="00C34A51" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F19B3D" w14:textId="6FFAB04C" w:rsidR="00C34A51" w:rsidRPr="005F262A" w:rsidRDefault="00C34A51" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using your own words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00967B4C" w:rsidRPr="005F262A" w14:paraId="1180D09D" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CFC797" w14:textId="26FC2D3D" w:rsidR="00967B4C" w:rsidRPr="009B6523" w:rsidRDefault="00967B4C" w:rsidP="00967B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F022FA5" w14:textId="54937403" w:rsidR="00967B4C" w:rsidRPr="009B6523" w:rsidRDefault="007971C3" w:rsidP="00967B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRC </w:t>
+            </w:r>
+            <w:r w:rsidR="00331873">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grammar &amp; Vocabulary Worksheets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EAACB3" w14:textId="6E6B30B4" w:rsidR="00967B4C" w:rsidRDefault="00331873" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>unit 1 (standard / higher)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F02E1D" w14:textId="6CF6F1DC" w:rsidR="00967B4C" w:rsidRDefault="00331873" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>unit 1 (standard / higher)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4325D545" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="005F262A" w:rsidRDefault="00967B4C" w:rsidP="00331873">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D737D87" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="005F262A" w:rsidRDefault="00967B4C" w:rsidP="00331873">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A36621" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="005F262A" w:rsidRDefault="00967B4C" w:rsidP="00E6097F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0191E1C6" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="007D38AA" w:rsidRDefault="00967B4C" w:rsidP="007D38AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548F1E0E" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="005F262A" w:rsidRDefault="00967B4C" w:rsidP="00331873">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C08DF" w:rsidRPr="005F262A" w14:paraId="41ACDDD6" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C437C1C" w14:textId="38220AD6" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C939A3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FD3BD4" w14:textId="0AC0408F" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...14 lines deleted...]
-              <w:t>1 FUN AND GAMES</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64ECFF04" w14:textId="28EE9503" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6FD86F" w14:textId="63D7538D" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730035D6" w14:textId="4FE2F93A" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241C90CF" w14:textId="3807AE1E" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5807472A" w14:textId="7D4BEE1E" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A420454" w14:textId="0749BE46" w:rsidR="007C08DF" w:rsidRPr="005F262A" w:rsidRDefault="007C08DF" w:rsidP="00296082">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B1FB9" w:rsidRPr="00DA1696" w14:paraId="75445791" w14:textId="77777777" w:rsidTr="001E17B5">
-[...6 lines deleted...]
-          <w:p w14:paraId="75445790" w14:textId="77777777" w:rsidR="003B1FB9" w:rsidRDefault="003B1FB9" w:rsidP="003B1FB9">
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="06C371B7" w14:textId="4AEEBC0F" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8AAD79" w14:textId="1010A288" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F64D5C" w14:textId="0CC29DA7" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00072596">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E77BC0" w14:textId="28FEF9CC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00072596">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>12-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F66D59" w14:textId="1C3FA1D6" w:rsidR="002844C7" w:rsidRPr="00334D18" w:rsidRDefault="002844C7" w:rsidP="00072596">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CDE292" w14:textId="682C73BD" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CDE97A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69383655" w14:textId="77777777" w:rsidR="007D57B7" w:rsidRDefault="00177B68" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>blog posts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EA8E2D" w14:textId="77777777" w:rsidR="00177B68" w:rsidRDefault="006C767D" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0579E2D2" w14:textId="5E243A0E" w:rsidR="006C767D" w:rsidRPr="006814F7" w:rsidRDefault="006C767D" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>scanning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAEBE32" w14:textId="459AA150" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F96ADD7" w14:textId="1B7EA1A9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C02250">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B1788B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="1A783C21" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1866A712" w14:textId="22A5FC56" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAE7646" w14:textId="19CF2D92" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D57B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00C80234">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7412">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611B9EE1" w14:textId="050375A8" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C80234">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EEB3540" w14:textId="5D54489C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A54439" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70669311" w14:textId="03B78B15" w:rsidR="002844C7" w:rsidRPr="00DA612F" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46ADD0F8" w14:textId="5216058A" w:rsidR="00C02250" w:rsidRPr="00FF7412" w:rsidRDefault="00FF7412" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Simple: regular verbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A24E392" w14:textId="7D94C41B" w:rsidR="00FF7412" w:rsidRPr="00C02250" w:rsidRDefault="00C12CDA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Wh-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651D94FC" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00C02250">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643B1D32" w14:textId="640C97B9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C02250">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7416A9B5" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24798508" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F15C8B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="77BC79FE" w14:textId="0A6A5852" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEA03E7" w14:textId="03EE54D2" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC13610" w14:textId="49A74B47" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F40CC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D3024">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>148</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DE1DD2" w14:textId="7CF4604B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A452D9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E012BB" w14:textId="77777777" w:rsidR="00A54439" w:rsidRDefault="00A54439" w:rsidP="00A54439">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8E2B88" w14:textId="05727430" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00B41C86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271C2793" w14:textId="77777777" w:rsidR="004B48DB" w:rsidRPr="00C12CDA" w:rsidRDefault="00C12CDA" w:rsidP="00C12CDA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12CDA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>food</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A7E3DE" w14:textId="77777777" w:rsidR="00C12CDA" w:rsidRDefault="00A01853" w:rsidP="00C12CDA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word formation: verbs/adjectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C28D1B4" w14:textId="61AD7883" w:rsidR="00A01853" w:rsidRPr="004B48DB" w:rsidRDefault="00A01853" w:rsidP="00C12CDA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5501C34D" w14:textId="3B8701F4" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CA0226">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8A02B8" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAE43CE" w14:textId="55C05BAE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193DED12" w14:textId="52259169" w:rsidR="002844C7" w:rsidRPr="00F22D36" w:rsidRDefault="002844C7" w:rsidP="009F40CC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2534AA" w14:textId="5A3AAF4C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCB03E1" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="66CDEF89" w14:textId="03608A29" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27037788" w14:textId="3E572867" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CB9370" w14:textId="0FBDA9B2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0006142B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7B0FDD" w14:textId="3CF9065A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="0006142B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1C7C35" w14:textId="0B6A1667" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED5DEE3" w14:textId="4562D052" w:rsidR="002844C7" w:rsidRPr="00C262FD" w:rsidRDefault="002844C7" w:rsidP="0006142B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2274EFE5" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD477F0" w14:textId="3108320D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A7685" w14:textId="64074A61" w:rsidR="00B256A2" w:rsidRDefault="00F30401" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a dialogue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265A9E94" w14:textId="77777777" w:rsidR="00F30401" w:rsidRDefault="00F30401" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302DC43C" w14:textId="3D8FC557" w:rsidR="002B3D3C" w:rsidRPr="005F262A" w:rsidRDefault="002B3D3C" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>predicting what you will hear</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA47925" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A0FBF2" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7DE7F1BD" w14:textId="1FEE3D78" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5229F32A" w14:textId="48B6D355" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF36B1D" w14:textId="271DD91D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0006142B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="000F015C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA21BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AAFD93" w14:textId="50201F15" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000F015C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B1F677" w14:textId="61169B87" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A54439" w:rsidP="002328D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E491D07" w14:textId="7556AAFB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F7830">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EB81AA" w14:textId="1F38A07D" w:rsidR="002844C7" w:rsidRPr="0006142B" w:rsidRDefault="0026345E" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Simple: irregular verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1AAA6C" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00E939F7">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DA34B8" w14:textId="064856FE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00E939F7">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4D69FD" w14:textId="69AFCEAA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212729AD" w14:textId="5ABDF763" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B8F42C" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="1B153C8C" w14:textId="7F7BEBB6" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465AD2B5" w14:textId="3D2777BC" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C34C46" w14:textId="0527B289" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00152CD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>26, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="005E50B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433C8BC5" w14:textId="1121FEC9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00AA6E05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D32739">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CADBB6" w14:textId="10813102" w:rsidR="002844C7" w:rsidRPr="003B30DF" w:rsidRDefault="002844C7" w:rsidP="004778CA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755B921B" w14:textId="698C1A9A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE3DC3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796770FA" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="00CE3DC3" w:rsidRDefault="002844C7" w:rsidP="00CE3DC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55011077" w14:textId="52CF4798" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD45030" w14:textId="5FFC0C1A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442D3F2D" w14:textId="65F4C8C5" w:rsidR="00D32739" w:rsidRDefault="005E50B7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1059DD" w14:textId="01176888" w:rsidR="005E50B7" w:rsidRPr="00933A11" w:rsidRDefault="005E50B7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>explaining likes and dislikes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500E9A01" w14:textId="203E0CB1" w:rsidR="002844C7" w:rsidRPr="001C134C" w:rsidRDefault="002844C7" w:rsidP="00152CD8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="3C17E5E9" w14:textId="5B36FFFD" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A099EB5" w14:textId="548792BD" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB2DA54" w14:textId="4B66A5C7" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004778CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00926E45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00714A52">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705FE4C5" w14:textId="4A37CD37" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="004778CA" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00926E45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D84504" w14:textId="4B1BFA5D" w:rsidR="002844C7" w:rsidRPr="001E5AB7" w:rsidRDefault="002844C7" w:rsidP="00926E45">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC7036" w14:textId="2B752FD5" w:rsidR="002844C7" w:rsidRPr="001E5AB7" w:rsidRDefault="002844C7" w:rsidP="00926E45">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1871E569" w14:textId="77777777" w:rsidR="00AE436C" w:rsidRDefault="00714A52" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1796ECDA" w14:textId="1BDC2FE3" w:rsidR="00714A52" w:rsidRDefault="00714A52" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using linking words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC9A593" w14:textId="16F40BCB" w:rsidR="002844C7" w:rsidRPr="00B04013" w:rsidRDefault="002844C7" w:rsidP="00926E45">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C372CC" w14:textId="08A53EDA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="029B053B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68076EC4" w14:textId="4741CC87" w:rsidR="002844C7" w:rsidRPr="00B04013" w:rsidRDefault="002844C7" w:rsidP="00926E45">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="18FAAC2C" w14:textId="00313797" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3688E019" w14:textId="2EC5ADFC" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F80F548" w14:textId="214BF1AA" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0025212D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C42D16" w14:textId="34710B25" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="0025212D" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4170C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36027FA8" w14:textId="5BBB0897" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E821A2" w14:textId="323BFB63" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE3CD84" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00BD3578">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5EEFE9" w14:textId="08577FAA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00BD3578">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6ECEA7" w14:textId="55290A3B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00E6097F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCD17FE" w14:textId="3640207C" w:rsidR="002844C7" w:rsidRPr="00B15C17" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5B4130" w14:textId="77777777" w:rsidR="00D201CF" w:rsidRDefault="005846C0" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2E3BEC" w14:textId="41FD330B" w:rsidR="005846C0" w:rsidRPr="005F262A" w:rsidRDefault="00B11D4B" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>making and replying to suggestions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="63890C56" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FDB464" w14:textId="3138DE0A" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B6523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0D3BAC" w14:textId="3483709C" w:rsidR="00E52E79" w:rsidRDefault="00E52E79" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2755A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612E88D6" w14:textId="6012DB54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00E52E79" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D36AAF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514464BD" w14:textId="1B2770B4" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="004550C3" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3578">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>eview Unit 1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D98F2F" w14:textId="5F7557E6" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="004550C3" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3578">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>eview Unit 1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E00431" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="009B6523">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0056E6D4" w14:textId="455DA06B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="009B6523">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E203F2" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00E6097F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BE25D9" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="00B15C17" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBEA9E9" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00347E05">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C08DF" w:rsidRPr="005F262A" w14:paraId="1F7A43C9" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7EAC75" w14:textId="77777777" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3687">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UNIT 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AAE0BE" w14:textId="698D665F" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-              <w:t>ŚRODKI JĘZYKOWE</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7CA380" w14:textId="5CCC85B6" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C970DF" w14:textId="2D328856" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E995477" w14:textId="05702C21" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4A59D0" w14:textId="771B94D7" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E64285A" w14:textId="7E1A5082" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="236CC97B" w14:textId="68074B27" w:rsidR="007C08DF" w:rsidRPr="005F262A" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470283" w:rsidRPr="000C6B08" w14:paraId="754457A3" w14:textId="77777777" w:rsidTr="001E17B5">
-[...83 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0C33A5C8" w14:textId="37BDC30C" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5099F7FA" w14:textId="104B40F6" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D94BB3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D729CF" w14:textId="3919E2FE" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00673679">
-[...64 lines deleted...]
-          <w:p w14:paraId="75445794" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="005B2604" w:rsidRDefault="00470283" w:rsidP="005B2604">
+            <w:r w:rsidR="008326BC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32-33, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179AA53A" w14:textId="26203935" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="008326BC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C53C205" w14:textId="50B2616C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="004171CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14471CFD" w14:textId="0ED7BC6E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00883361">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072FC591" w14:textId="7974BF31" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00883361">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6AAEA0" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00DE0A81">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF4C87" w14:textId="77777777" w:rsidR="00C224E9" w:rsidRDefault="00070266" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B828FF4" w14:textId="77777777" w:rsidR="00070266" w:rsidRDefault="00070266" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBB133B" w14:textId="060CA2DD" w:rsidR="00070266" w:rsidRPr="005F262A" w:rsidRDefault="00070266" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>skimming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D68831" w14:textId="7C46D2E5" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D42BA">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF7D393" w14:textId="768274F0" w:rsidR="002844C7" w:rsidRPr="00FF0756" w:rsidRDefault="002844C7" w:rsidP="00C224E9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F08465" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D42BA">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="5C682D9F" w14:textId="7713D2C8" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4D0F07" w14:textId="73C39F08" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D94BB3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB85877" w14:textId="6ABE560C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95D04">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>34, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="00E038F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DC9EBE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00F46139">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95D04">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080BFAFB" w14:textId="6340A235" w:rsidR="00C95D04" w:rsidRPr="005F262A" w:rsidRDefault="00A54439" w:rsidP="00F46139">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA818EB" w14:textId="7E136B9E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00FE2511">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4280E4" w14:textId="77777777" w:rsidR="00DE0A81" w:rsidRDefault="00E038F8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Continuous</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D0CFE2" w14:textId="3340A9C5" w:rsidR="00E038F8" w:rsidRPr="00665820" w:rsidRDefault="00E038F8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>linking words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="057BDA13" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C3C2C7" w14:textId="0E2390EF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217D3BB4" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6140B921" w14:textId="7BC3726E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00B71EF8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8A366B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="2A1A546B" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A3D388" w14:textId="79D543CC" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16F74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5965D4D2" w14:textId="383777FC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2818">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>35, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00885E30">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D7FF24" w14:textId="492FF38B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2818">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597AB13E" w14:textId="5CB5DEDD" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A54439" w:rsidP="00F46139">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617FB15C" w14:textId="77777777" w:rsidR="003E6E4A" w:rsidRPr="00DC76E0" w:rsidRDefault="00885E30" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC76E0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>travel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182E40B2" w14:textId="77777777" w:rsidR="00885E30" w:rsidRDefault="00DC76E0" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>compound nouns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EE6A2B" w14:textId="6A2EFAE0" w:rsidR="00DC76E0" w:rsidRPr="003E6E4A" w:rsidRDefault="00DC76E0" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>phrasal verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6BDAE0" w14:textId="1AE0F70B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00A724BC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535E23B7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="001E429F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B88265" w14:textId="0969CB93" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="001E429F">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6A8333" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43381D16" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC09B80" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="258E28FB" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="584BE3C7" w14:textId="0B503EEB" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16F74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353A7C0C" w14:textId="138A6372" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F7F05">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29443DF0" w14:textId="45945ECF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CA4249">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F7F05">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A08F42F" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C7A4E" w14:textId="4482F11E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628EE518" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3CC3E7" w14:textId="20150C8B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57B2C1" w14:textId="77777777" w:rsidR="002F7F05" w:rsidRDefault="00084B48" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>gap fill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059FA0A3" w14:textId="6C7F87A7" w:rsidR="00084B48" w:rsidRPr="005F262A" w:rsidRDefault="00084B48" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for important information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E22EC8" w14:textId="0DF32945" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2996E2" w14:textId="517D3610" w:rsidR="002844C7" w:rsidRPr="000A0582" w:rsidRDefault="002844C7" w:rsidP="002F7F05">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="6FD3AF49" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C628A0" w14:textId="7854BACE" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16F74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E0201C" w14:textId="57140298" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6B7D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidR="00B728C6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1500C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B80938" w14:textId="2A26FF96" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6B7D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0601E15F" w14:textId="7FECBBCB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A54439" w:rsidP="00B728C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112FBA41" w14:textId="41E40ADE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="006074D4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B85C2F1" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="00084B48" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Simple</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0900B0" w14:textId="4D788478" w:rsidR="00084B48" w:rsidRPr="005F262A" w:rsidRDefault="00084B48" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Continuous</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC23A84" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476C5F2A" w14:textId="28C5EA82" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4234FC4D" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BFFD74" w14:textId="5C553426" w:rsidR="002844C7" w:rsidRPr="006D4422" w:rsidRDefault="002844C7" w:rsidP="006A75FA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316AF8B3" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7C4416AB" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7CE2E9" w14:textId="0E2CC197" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16F74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4871713D" w14:textId="47065DCA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0729">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidR="007304CB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1500C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55608FC0" w14:textId="62563BAD" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0729">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253E9799" w14:textId="35151050" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D87D78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4A8905" w14:textId="07B236AC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002C6317">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7766BF" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5044B310" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002C6317">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AD96D1" w14:textId="4B6DD9AE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002C6317">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6594AD" w14:textId="5A4B4197" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007304CB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B24896" w14:textId="6D7506B8" w:rsidR="001E0729" w:rsidRDefault="00EF7381" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571E0822" w14:textId="3A631940" w:rsidR="00EF7381" w:rsidRDefault="00EF7381" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500570E9" w14:textId="7CF31FCB" w:rsidR="00EF7381" w:rsidRPr="005F262A" w:rsidRDefault="00EF7381" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>asking someone to explain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC98018" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0C652D22" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D8571B" w14:textId="13FEDFFF" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16F74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C078C1" w14:textId="30AF257D" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1E54">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidR="00823ACC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3D82">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8D8FE5" w14:textId="227A27B1" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00CF1E54" w:rsidP="00D87D78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD62A8A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052AF4FC" w14:textId="2D9A507A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00823ACC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12938C1A" w14:textId="77777777" w:rsidR="00823ACC" w:rsidRDefault="00EC3D82" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25049463" w14:textId="5615DEBF" w:rsidR="00D41A57" w:rsidRPr="000527E6" w:rsidRDefault="00D41A57" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>choosing the correct word</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C051CF8" w14:textId="18378561" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556AF3BE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031597FE" w14:textId="1420138A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00823ACC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E74A830" w14:textId="4B4CDC14" w:rsidR="002844C7" w:rsidRPr="00887615" w:rsidRDefault="002844C7" w:rsidP="00887615">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="61BEF642" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BA2797" w14:textId="3B93B500" w:rsidR="002844C7" w:rsidRPr="004F317E" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F317E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED24361" w14:textId="4D14943E" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidR="0018696C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0-41</w:t>
+            </w:r>
+            <w:r w:rsidR="0013752E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00060DB5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052AFBCF" w14:textId="6302D410" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="0013752E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0ADEFB" w14:textId="0DA33823" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="003E15C2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05193886" w14:textId="38FD399C" w:rsidR="002844C7" w:rsidRPr="00D61AEF" w:rsidRDefault="002844C7" w:rsidP="003E15C2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="709C2921" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="003E15C2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339A3164" w14:textId="3F1632C5" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D61AEF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB07721" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D72B05" w14:textId="2D5BB225" w:rsidR="002844C7" w:rsidRPr="00A87901" w:rsidRDefault="002844C7" w:rsidP="00A87901">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370405C6" w14:textId="77777777" w:rsidR="003E15C2" w:rsidRDefault="00060DB5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119A2660" w14:textId="614D4878" w:rsidR="00060DB5" w:rsidRPr="005F262A" w:rsidRDefault="00060DB5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>checking your wor</w:t>
+            </w:r>
+            <w:r w:rsidR="009B673A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="3B7E982F" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C89807F" w14:textId="79049881" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012540E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121340A3" w14:textId="2E4583B6" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A3760A" w14:textId="4CD292E8" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11183EC4" w14:textId="455A9DA1" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F41724" w14:textId="73C08785" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071FF40F" w14:textId="1466415A" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658AD3D3" w14:textId="57088DA6" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ED3107" w14:textId="6AE1FC39" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="02C64D20" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0F200E" w14:textId="3137F0EA" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A563BBD" w14:textId="045CFB02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E5945">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CDAA074" w14:textId="301297FB" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B55305">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F0A474F" w14:textId="1F62ACEE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285E9B4F" w14:textId="5F9CDFFC" w:rsidR="003E1D93" w:rsidRPr="00B65394" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5078F7F8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20787409" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9EEACB" w14:textId="77777777" w:rsidR="00B55305" w:rsidRDefault="00747E94" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blog </w:t>
+            </w:r>
+            <w:r w:rsidR="00171175">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>posts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B82B02" w14:textId="77777777" w:rsidR="00171175" w:rsidRDefault="00171175" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCDCFDE" w14:textId="7AF262D5" w:rsidR="00171175" w:rsidRPr="00B55305" w:rsidRDefault="00171175" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>thinking logically</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D064D1" w14:textId="1B74FC6F" w:rsidR="003E1D93" w:rsidRPr="00CF17FB" w:rsidRDefault="003E1D93" w:rsidP="00B55305">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB87C19" w14:textId="1A5EBD73" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00B55305">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627D7A36" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5E4F26C5" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298D4BA8" w14:textId="564F3B46" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3456B98E" w14:textId="5A20BFE6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7302">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20584">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30513E3C" w14:textId="70736064" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7302">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62007135" w14:textId="003B28CA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="00A77751">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4603F5EA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FDEEEC" w14:textId="07B1BD6A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00536046" w:rsidP="00536046">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>quantifiers with countable and uncountable nouns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4924B7AF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C39034" w14:textId="78073FBA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72783726" w14:textId="2049B512" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E8A7FE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60816010" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5DEBA18C" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5820DCDC" w14:textId="59C96F98" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743C0A99" w14:textId="4ED6C4AF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00733275">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E0D1E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46204">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20584">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509BD580" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00733275">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B46204">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F46426" w14:textId="56E4B966" w:rsidR="00B46204" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="00733275">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="431BBA3A" w14:textId="77777777" w:rsidR="00BD1313" w:rsidRDefault="000537FB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>communication and technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F84F3E" w14:textId="77777777" w:rsidR="000537FB" w:rsidRDefault="000537FB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>compound nouns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB2CA98" w14:textId="3A716EF5" w:rsidR="000537FB" w:rsidRPr="001956E0" w:rsidRDefault="00FC2EE0" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6512D2F4" w14:textId="10EA4B8A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC4C9F1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E33BB27" w14:textId="5369C559" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEBE0B8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D18BC0C" w14:textId="4256F020" w:rsidR="003E1D93" w:rsidRPr="00EF65F3" w:rsidRDefault="003E1D93" w:rsidP="00B46204">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F303F5" w14:textId="5F3EEAE3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6D3597CD" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3678F936" w14:textId="479FF985" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 3</w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AF4E66" w14:textId="7CC73A3A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F937F9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00316A56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CFD7B3" w14:textId="7FB957F2" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00316A56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E02A94" w14:textId="67C3C5A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCE56A4" w14:textId="0760A5DB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDEBA8E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B125CA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00316A56">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA79F7F" w14:textId="63B490B2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00316A56">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746B1EF" w14:textId="77777777" w:rsidR="00BC419D" w:rsidRDefault="00BF7AB5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2187F13B" w14:textId="77777777" w:rsidR="00BF7AB5" w:rsidRDefault="00BF7AB5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4120DF8A" w14:textId="57CCDD63" w:rsidR="00BF7AB5" w:rsidRPr="00316A56" w:rsidRDefault="00BF7AB5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding when things happen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252C8ECC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="396EDD89" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1E1C15F7" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A440BA0" w14:textId="6B180825" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20102B66" w14:textId="46457FEE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F937F9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001279D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+            <w:r w:rsidR="007B42AF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 139</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679D403D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001279D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090810CD" w14:textId="63561DF0" w:rsidR="000A355B" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="00A77751">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15794FCF" w14:textId="543EF902" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F768AD" w14:textId="516534A8" w:rsidR="003E1D93" w:rsidRPr="004F7214" w:rsidRDefault="00510A63" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>comparative and superlatives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06866785" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5377A2B1" w14:textId="48DAA205" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCBF5DF" w14:textId="41380223" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA42B2E" w14:textId="21C7894B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77193BE7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="76DB08BF" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D39627E" w14:textId="5775175B" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04694E60" w14:textId="5F0E4D31" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E40">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03634">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00024942">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B69CCAE" w14:textId="0E02EC42" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A2E40">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A292BE2" w14:textId="398FECE9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18858985" w14:textId="7C553AAB" w:rsidR="003E1D93" w:rsidRPr="00732C65" w:rsidRDefault="003E1D93" w:rsidP="008A2E40">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F97614" w14:textId="3B53F8E2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DBE8F3" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E33B109" w14:textId="1E55FD1C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7BBEEE" w14:textId="3D157C7A" w:rsidR="003E1D93" w:rsidRPr="00F74FF5" w:rsidRDefault="003E1D93" w:rsidP="00F15871">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23039E01" w14:textId="77777777" w:rsidR="00F15871" w:rsidRDefault="00024942" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385886B5" w14:textId="0117B4C3" w:rsidR="00024942" w:rsidRPr="005F262A" w:rsidRDefault="00024942" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about preferences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3734923D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E202874" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A17A7D" w14:textId="3AED444A" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8C02C4" w14:textId="530DE02B" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03634">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5CA5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B17EFA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A85590" w14:textId="4840421E" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03634">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00276699">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A837BE" w14:textId="38EBE6CF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406F3D61" w14:textId="1D4F673A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0692856A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E419420" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00B17EFA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B846FD" w14:textId="0300E0E0" w:rsidR="00B17EFA" w:rsidRPr="00D03634" w:rsidRDefault="00B17EFA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using determiners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E14D873" w14:textId="61CEE872" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336DB5F2" w14:textId="2C06D613" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E9D730" w14:textId="34A09162" w:rsidR="003E1D93" w:rsidRPr="00610E42" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF110D9" w14:textId="6E7D5C35" w:rsidR="003E1D93" w:rsidRPr="00610E42" w:rsidRDefault="003E1D93" w:rsidP="004F5CA5">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2E3838F5" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EB0338" w14:textId="6C3A8DE2" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE50483" w14:textId="76F2202F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00575128">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00575128">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0-51</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB24AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00276699">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C13C7A" w14:textId="0BB0926A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BB24AB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB24AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6139C6E5" w14:textId="5027B6ED" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00575128">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00903056" w14:textId="51CD53A3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00575128">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E853D42" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00575128">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369B115C" w14:textId="5FEAE7D9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00575128">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD97347" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BB24AB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04286634" w14:textId="165141B3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B12BE32" w14:textId="77777777" w:rsidR="00BB24AB" w:rsidRDefault="000D5582" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a picture story</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE592AA" w14:textId="3EBD344A" w:rsidR="000D5582" w:rsidRPr="005F262A" w:rsidRDefault="000D5582" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using linking words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6986D30A" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1226B1A5" w14:textId="584D1D36" w:rsidR="00F937F9" w:rsidRPr="00826928" w:rsidRDefault="00F937F9" w:rsidP="00F937F9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826928">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA2B6DC" w14:textId="7E586C8F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00F937F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00851DF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>52-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A168EE3" w14:textId="09B6EEDF" w:rsidR="00F937F9" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="00F937F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00377668">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E74859C" w14:textId="1A291307" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review units 3-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3736A822" w14:textId="5F7128EE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review units 3-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A51DDD9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00851DF8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DD00DC" w14:textId="2F5E9CB5" w:rsidR="003E1D93" w:rsidRPr="00FC73CB" w:rsidRDefault="003E1D93" w:rsidP="00851DF8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1414FA9E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DF489B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F1278B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="429B5B84" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DB2EAA" w14:textId="3179C8E5" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31EC7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2099E256" w14:textId="41C4EB1C" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8CC805" w14:textId="527B3FC0" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F46625" w14:textId="5D499BD7" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E24C4C" w14:textId="664FF595" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E59DE40" w14:textId="5D03F011" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CADF766" w14:textId="3B780D73" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F8F9FE" w14:textId="720B5511" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4826C187" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F07A474" w14:textId="76515ECC" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014387D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BDC543" w14:textId="110598E0" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00623092">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0C0BC6" w14:textId="3149CA5B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00514296">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>36-37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2C7230" w14:textId="7400DF04" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63256B4F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4905AA92" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0040118E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A9DC21" w14:textId="77777777" w:rsidR="00514296" w:rsidRDefault="005C36BB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B736574" w14:textId="77777777" w:rsidR="005C36BB" w:rsidRDefault="005C36BB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D92A7AB" w14:textId="4ED5D2DE" w:rsidR="005C36BB" w:rsidRPr="005F262A" w:rsidRDefault="002F36DB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>answering multiple-choice questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50675305" w14:textId="06C8F772" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E8BAAA" w14:textId="6BE6E5EA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0040118E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494DC90D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7FB63BB3" w14:textId="77777777" w:rsidTr="00A77751">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2F7121" w14:textId="6CCF94AF" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014387D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B30243F" w14:textId="336A1454" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4B11">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56, </w:t>
+            </w:r>
+            <w:r w:rsidR="00977BEB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006327B8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A062D1D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4B11">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423DFB87" w14:textId="29761CBD" w:rsidR="00511B09" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="00A77751">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE75411" w14:textId="51B5AC37" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B90EAD6" w14:textId="63F240EF" w:rsidR="003E1D93" w:rsidRPr="006B39CB" w:rsidRDefault="006327B8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Present Perfect Simple with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>never</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168FC158" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="318E0BB4" w14:textId="08BEB0C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6B3FC7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197AA2EA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C8BAE2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="05192DFB" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACDD497" w14:textId="0B092CC4" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014387D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AAF8E8" w14:textId="625E7724" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00053793">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0B24">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C726E3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B24C834" w14:textId="4C6AE0F1" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00053793">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C726E3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31947FCA" w14:textId="21A0874C" w:rsidR="005E0B24" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="00A77751">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9A5F23" w14:textId="77777777" w:rsidR="00076D3A" w:rsidRDefault="007F7EDC" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>fashion, clothes and shopping</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F610468" w14:textId="77777777" w:rsidR="007F7EDC" w:rsidRDefault="002F082A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word patterns: verbs + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F74705" w14:textId="63FF5D42" w:rsidR="002F082A" w:rsidRPr="00514589" w:rsidRDefault="002F082A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C4E1A" w14:textId="307B5DC7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DCE6FC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FD19A2" w14:textId="6A8E082F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AC25D9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7434D9C9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A93D9D9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="112DB84B" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C0628D" w14:textId="3724703F" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2235D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376E3BED" w14:textId="7B4C5C61" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7022">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE42604" w14:textId="59A30C6B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7022">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779334B3" w14:textId="1F5958C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6559C1A5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EE8426" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00DE7022">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F66B248" w14:textId="66B9706A" w:rsidR="003E1D93" w:rsidRPr="00CF59F6" w:rsidRDefault="003E1D93" w:rsidP="00DE7022">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442224BC" w14:textId="77777777" w:rsidR="00DE7022" w:rsidRDefault="00457102" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
-              <w:rPr>
-[...23 lines deleted...]
-          <w:p w14:paraId="75445795" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="005B2604" w:rsidRDefault="00470283" w:rsidP="00A86146">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>monologues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9B6A3D" w14:textId="77777777" w:rsidR="00457102" w:rsidRDefault="00457102" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="75445796" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00525AFC" w:rsidRDefault="00470283" w:rsidP="00A86146">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>dialogues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E78742" w14:textId="77777777" w:rsidR="00457102" w:rsidRDefault="00457102" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
-              <w:rPr>
-[...38 lines deleted...]
-          <w:p w14:paraId="75445797" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00A86146" w:rsidRDefault="00470283" w:rsidP="00A86146">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B147B8" w14:textId="5D87EFAD" w:rsidR="00457102" w:rsidRPr="00DE7022" w:rsidRDefault="008231F7" w:rsidP="008231F7">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="75445798" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00A86146" w:rsidRDefault="00470283" w:rsidP="00A86146">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for the main idea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24193390" w14:textId="092EE2A4" w:rsidR="003E1D93" w:rsidRPr="005B6590" w:rsidRDefault="003E1D93" w:rsidP="009D358C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DBED5B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="76CE7B0C" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="562F9E2C" w14:textId="132DBEF3" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2235D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688690DC" w14:textId="21DC12BC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990988">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>59, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00300240">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC87DD6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81CF1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00990988">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6ACD86" w14:textId="2F56431B" w:rsidR="00322CB2" w:rsidRPr="005F262A" w:rsidRDefault="00A77751" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785B35FD" w14:textId="57DDE273" w:rsidR="003E1D93" w:rsidRPr="00163864" w:rsidRDefault="003E1D93" w:rsidP="00990988">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E332079" w14:textId="385FD08F" w:rsidR="003E1D93" w:rsidRPr="00990988" w:rsidRDefault="00300240" w:rsidP="00300240">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="75445799" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="005B2604" w:rsidRDefault="00470283" w:rsidP="00A86146">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Perfect Simple vs. Past Simple</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C72551A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A719BA5" w14:textId="509843EA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B4A844" w14:textId="66C98AC8" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA8062E" w14:textId="731A6D3E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00990988">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F01E582" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="301F443E" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A81885F" w14:textId="3BF6DEF6" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2235D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C16125" w14:textId="49F9AF61" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00322CB2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60, </w:t>
+            </w:r>
+            <w:r w:rsidR="00550AD9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0066002E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0965FE00" w14:textId="61269411" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00322CB2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CDEF4A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F61A094" w14:textId="5B4B6383" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00550AD9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4778FFBB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5A3E88" w14:textId="495470D2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AD86FD" w14:textId="76454A96" w:rsidR="003E1D93" w:rsidRPr="002C472A" w:rsidRDefault="003E1D93" w:rsidP="00322CB2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501DADB7" w14:textId="70E6D4CF" w:rsidR="00550AD9" w:rsidRDefault="00B34CAF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...167 lines deleted...]
-          <w:p w14:paraId="7544579C" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00D745A8" w:rsidRDefault="00470283" w:rsidP="00D745A8">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C31C629" w14:textId="77777777" w:rsidR="00B34CAF" w:rsidRDefault="00B34CAF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="7544579D" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="005B2604" w:rsidRDefault="00470283" w:rsidP="00C4692D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A46E4F" w14:textId="77777777" w:rsidR="00B34CAF" w:rsidRDefault="00B34CAF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7544579E" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00525AFC" w:rsidRDefault="00470283" w:rsidP="00C4692D">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>describing things</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A206190" w14:textId="5A9936CE" w:rsidR="00B34CAF" w:rsidRPr="005F262A" w:rsidRDefault="00B34CAF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="7544579F" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00A86146" w:rsidRDefault="00470283" w:rsidP="00C4692D">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giving opinions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774BC05A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0D4B9FAF" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBEE14D" w14:textId="34A67DB6" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2235D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C26EF" w14:textId="4730915F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E3D61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidR="00E90473">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6C73">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2559B382" w14:textId="3DC86BE1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E3D61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4840CA" w14:textId="73181A2C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EA78EC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EAF099" w14:textId="77777777" w:rsidR="00E90473" w:rsidRDefault="008C6C73" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="754457A0" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00A86146" w:rsidRDefault="00470283" w:rsidP="00C4692D">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427F66D5" w14:textId="7E02A076" w:rsidR="008C6C73" w:rsidRPr="000E3D61" w:rsidRDefault="00C06C4E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="754457A1" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="005B2604" w:rsidRDefault="00470283" w:rsidP="00C4692D">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying words that go together</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="592DD32B" w14:textId="28DD07C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ECE90C" w14:textId="342E6652" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B52B33" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F474C6C" w14:textId="76357EB7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="000E3D61">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7990CE62" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C10935" w14:textId="1A6578E8" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2235D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EB6D96" w14:textId="2914803E" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81CF1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1F4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>62-63, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009E11E4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7822B027" w14:textId="5E40EBE7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1F4A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CCC2E7" w14:textId="50F8A74B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00AF1F4A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5DF6B3" w14:textId="180593F2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00AF1F4A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCD39A6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00AF1F4A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE289D" w14:textId="135AA8AC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00AF1F4A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="587531C5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23034270" w14:textId="384CCCEC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B14E0F4" w14:textId="77777777" w:rsidR="00184859" w:rsidRDefault="009E11E4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F187D6E" w14:textId="297A3115" w:rsidR="009E11E4" w:rsidRPr="005F262A" w:rsidRDefault="000F12D5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>using a variety of tenses</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470283" w:rsidRPr="00233999" w14:paraId="754457AD" w14:textId="77777777" w:rsidTr="001E17B5">
-[...56 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+      <w:tr w:rsidR="00C33599" w:rsidRPr="005F262A" w14:paraId="32B60AE9" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A10532" w14:textId="07D7B519" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53962877" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1580593C" w14:textId="77777777" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>unit 5 test</w:t>
+            </w:r>
+            <w:r w:rsidR="007C1DBD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778C9BF5" w14:textId="4145E11D" w:rsidR="007C1DBD" w:rsidRPr="00C436C3" w:rsidRDefault="007C1DBD" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C436C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mid-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C436C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C436C3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68480DFF" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4DE38D" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1F71FC" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0364C19E" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B64818C" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CAA5B5" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E440665" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="18C6516B" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAECAF1" w14:textId="04F7ECE1" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA5BAD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AC4143" w14:textId="20142883" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13508CA5" w14:textId="306DB14F" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27378ACA" w14:textId="7B37EAF4" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14305F99" w14:textId="72B8EB7D" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3531A086" w14:textId="170902C9" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E235147" w14:textId="10B146F0" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF1DD5F" w14:textId="6E943965" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="729DD985" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78976B28" w14:textId="11F713AA" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D01079">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFF4997" w14:textId="2FF0C97B" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63484">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A10CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>64-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0644ACA3" w14:textId="507DC4AE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A10CE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>44-45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="139FA563" w14:textId="103A5970" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9874F8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFA977B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8798CE" w14:textId="77777777" w:rsidR="006A5E99" w:rsidRDefault="00B63175" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>notices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DE0964" w14:textId="77777777" w:rsidR="00B63175" w:rsidRDefault="00B63175" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>short messages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FD4C8D" w14:textId="77777777" w:rsidR="00B63175" w:rsidRDefault="00B63175" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CC3C29" w14:textId="508EADC7" w:rsidR="00B63175" w:rsidRPr="006A5E99" w:rsidRDefault="00843D80" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>deciding on the purpose of a message</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6532E8E0" w14:textId="0DC7B592" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A5E99">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1CBBE7" w14:textId="29AB7316" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A5E99">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026187A8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="77C8449D" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A6C1B9" w14:textId="4A43C195" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D01079">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A12E251" w14:textId="6D2FFF44" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6D55">
-[...19 lines deleted...]
-          <w:p w14:paraId="754457A6" w14:textId="77777777" w:rsidR="00470283" w:rsidRDefault="00470283">
+            <w:r w:rsidR="00535464">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5A40">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="005F7970">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309046F1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00535464">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7C9EF3" w14:textId="7075A00F" w:rsidR="00D53E43" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA7BBD" w14:textId="418D58BD" w:rsidR="003E1D93" w:rsidRPr="008223E9" w:rsidRDefault="003E1D93" w:rsidP="00AB5A40">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5099C29F" w14:textId="0948E930" w:rsidR="00AB5A40" w:rsidRPr="005F262A" w:rsidRDefault="005F7970" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>be going to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674DB013" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CC3A1C" w14:textId="1244751E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403281C8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA9B3B0" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455F6591" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="719E1025" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D13C32" w14:textId="21B10E06" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D01079">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D48AAF" w14:textId="699CA929" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA088B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>67, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6AF5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5194C1D4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA088B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540286D7" w14:textId="41EE7C8C" w:rsidR="00B14655" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247F6F83" w14:textId="77777777" w:rsidR="00B14655" w:rsidRDefault="005E6AF5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>school and studying</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481D21E5" w14:textId="77777777" w:rsidR="005E6AF5" w:rsidRDefault="002B5DDB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word patterns: words + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFBCABB" w14:textId="5B298208" w:rsidR="002B5DDB" w:rsidRPr="005F262A" w:rsidRDefault="002B5DDB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799D65F6" w14:textId="66921510" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BA088B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324A5BD7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265D7C4A" w14:textId="55D6F38D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="255F3A0F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51430D04" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14573BCE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1AADA30D" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA4945B" w14:textId="7BCAB94A" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00693334">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C42E6C" w14:textId="6BE5B1A8" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008406FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF08050" w14:textId="7B5C9057" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008406FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41775A20" w14:textId="0D3EEED1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="008406FB">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC94808" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA14B2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DD1C8B" w14:textId="76F8CBA9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2695A349" w14:textId="77777777" w:rsidR="002309E0" w:rsidRDefault="006460DD" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>gap fill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1D5F28" w14:textId="3D6367B0" w:rsidR="006460DD" w:rsidRPr="008406FB" w:rsidRDefault="006460DD" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>thinking about the missing information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD849D5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D957B71" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="470907D7" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E658716" w14:textId="29902E3C" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00693334">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5AD972" w14:textId="4EF65C5C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD00D4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4CEB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2874">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6B3153" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00151D58">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA787F6" w14:textId="0C3F9396" w:rsidR="003A4CEB" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1517E799" w14:textId="65270851" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511C9C8B" w14:textId="37680F81" w:rsidR="00151D58" w:rsidRPr="00FD00D4" w:rsidRDefault="008A2874" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="55"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>going to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2CEB24" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00FD00D4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AE50AB" w14:textId="425C7FE6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00FD00D4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33199C81" w14:textId="3FB0751A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7895C51F" w14:textId="64E70212" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B8224F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="155CA5DC" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FB03E8" w14:textId="695F0F55" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00693334">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314EB63B" w14:textId="1FD80A8C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D75462">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70, </w:t>
+            </w:r>
+            <w:r w:rsidR="008F60B8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00623F31">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6757F422" w14:textId="4C5EA587" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D75462">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="343DAD45" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2CFFA4" w14:textId="259AB6D7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D211DA7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02580CAD" w14:textId="36EC951C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2CC15A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C756CE" w14:textId="77777777" w:rsidR="008F60B8" w:rsidRDefault="00623F31" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1602928C" w14:textId="3A4366D9" w:rsidR="00623F31" w:rsidRPr="005F262A" w:rsidRDefault="00623F31" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about the future</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBCCEF6" w14:textId="71A36854" w:rsidR="003E1D93" w:rsidRPr="00466B38" w:rsidRDefault="003E1D93" w:rsidP="008F60B8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="78A02699" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FA34AE" w14:textId="6BDCB4DB" w:rsidR="003E1D93" w:rsidRPr="00B90E5D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B90E5D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640BCF77" w14:textId="5FF3900F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00F63484">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C15F6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>71, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00684FDC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F62EE1B" w14:textId="39B76983" w:rsidR="003C15F6" w:rsidRPr="005F262A" w:rsidRDefault="003C15F6" w:rsidP="00F63484">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01555F53" w14:textId="332E4F07" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43369AA4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689020E7" w14:textId="77777777" w:rsidR="00C626E2" w:rsidRDefault="00684FDC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...550 lines deleted...]
-          <w:p w14:paraId="754457AA" w14:textId="77777777" w:rsidR="00470283" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C99CC80" w14:textId="71DA6ABD" w:rsidR="00684FDC" w:rsidRPr="008F60B8" w:rsidRDefault="00684FDC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...22 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>commonly confused words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D754DB" w14:textId="3C5A3B18" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D24F084" w14:textId="322BE8DB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C626E2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2BCD71" w14:textId="24E64D30" w:rsidR="003E1D93" w:rsidRPr="00096AAC" w:rsidRDefault="003E1D93" w:rsidP="00C626E2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="147571EC" w14:textId="111DEE90" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="71A1EBD2" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AAA277" w14:textId="62C169D1" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00693334">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D07D5F" w14:textId="4BF33824" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:r w:rsidR="00EF6780">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72-73, </w:t>
+            </w:r>
+            <w:r w:rsidR="00663834">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0099742B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE5A334" w14:textId="627D9423" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00F63484">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00663834">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="754457AB" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="004C74D7" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B2E17F" w14:textId="6033D312" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00EF6780">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5481BCA5" w14:textId="104E66FB" w:rsidR="003E1D93" w:rsidRPr="00547645" w:rsidRDefault="003E1D93" w:rsidP="00EF6780">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD000A6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00EF6780">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102EFB48" w14:textId="2668749D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00EF6780">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B02B6C8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522AD4EC" w14:textId="2A2D8B3C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDAA286" w14:textId="77777777" w:rsidR="00663834" w:rsidRDefault="00FC348E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...122 lines deleted...]
-          <w:p w14:paraId="754457AC" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="003B1FB9" w:rsidRDefault="00470283" w:rsidP="003B1FB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a picture story</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50373966" w14:textId="6CA1D796" w:rsidR="00FC348E" w:rsidRPr="005F262A" w:rsidRDefault="00FC348E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...124 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using adjectives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4A93659C" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E46C4A" w14:textId="3436B603" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00693334">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2077FA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6D55">
-[...3459 lines deleted...]
-          <w:p w14:paraId="7544580D" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+            <w:r w:rsidR="00AB0FB1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226C299B" w14:textId="584E6AD6" w:rsidR="00AB0FB1" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A84D303" w14:textId="65BA5974" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7544580E" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="001953B8">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">review units </w:t>
+            </w:r>
+            <w:r w:rsidR="00C9171F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9171F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449FDA4E" w14:textId="1912FB3C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7544580F" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">review units </w:t>
+            </w:r>
+            <w:r w:rsidR="00C9171F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9171F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F5CA53" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4386AF5D" w14:textId="51DC42A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7115C9E6" w14:textId="078951AC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00AB0FB1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF7DCE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA2E69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="117585E9" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716FA3D2" w14:textId="42F46B27" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B2B82">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ECA6B9" w14:textId="045CC6F8" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC4F5BA" w14:textId="077DF871" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D6FBDA" w14:textId="06B0AA59" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E13B756" w14:textId="529C537C" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0178CD" w14:textId="56533035" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084D3F4C" w14:textId="0D43CE12" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1681ED33" w14:textId="641F16FE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="161652B5" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB2EAA9" w14:textId="7C71B7A5" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272B0F3A" w14:textId="42D48C67" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB5C4C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD3FFEB" w14:textId="2E32C72E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00236A53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>52-53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0DB7A8" w14:textId="2DCB55D3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="454B8757" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBE8B48" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="787693B7" w14:textId="77777777" w:rsidR="00236A53" w:rsidRDefault="0047635D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="75445810" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0BF25A" w14:textId="77777777" w:rsidR="0047635D" w:rsidRDefault="0047635D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...56 lines deleted...]
-          <w:p w14:paraId="75445811" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D93F03D" w14:textId="6EAF47E8" w:rsidR="0047635D" w:rsidRPr="005F262A" w:rsidRDefault="00DB576F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="75445812" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00580F72" w:rsidRDefault="00470283" w:rsidP="00580F72">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying incorrect answer option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DACDBE9" w14:textId="57ED0ECA" w:rsidR="003E1D93" w:rsidRPr="005571E6" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7D3870" w14:textId="563F8BD2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEADC67" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="16A9AB7A" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078BAFF4" w14:textId="279801F0" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9062D8" w14:textId="5C2958AD" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6EF0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidR="00D57655">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="001556E2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701A5CD1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6EF0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBFDADC" w14:textId="556FEEEB" w:rsidR="00D57655" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113BECB0" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F3C958" w14:textId="3A227434" w:rsidR="003E1D93" w:rsidRPr="001952EC" w:rsidRDefault="001556E2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="29"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>modals: ability, necessity, obligation, possibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DFC7BD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8011A8" w14:textId="1CCFFB13" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0033B840" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B302559" w14:textId="338FBB5A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6115A6B7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5AFE1D81" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC97959" w14:textId="5C70D592" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="75445814" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD242C5" w14:textId="2D2B22F1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461634">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>79, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="005C571A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F531F9E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00461634">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C661F84" w14:textId="0F64778F" w:rsidR="00461634" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EFC6CA" w14:textId="77777777" w:rsidR="009E00CD" w:rsidRDefault="005C571A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="75445815" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sport</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9962BF" w14:textId="4BA88EFD" w:rsidR="005C571A" w:rsidRDefault="00E817E1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="75445816" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word formation: verbs/nouns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D3D9EE" w14:textId="5B25F5DE" w:rsidR="00E817E1" w:rsidRPr="005F262A" w:rsidRDefault="00E817E1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="75445817" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5C442C" w14:textId="25430D95" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F189AB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B0151D" w14:textId="77153DD2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2825C8ED" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C99F382" w14:textId="11026E02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491F90AD" w14:textId="7D4BF89B" w:rsidR="003E1D93" w:rsidRPr="007151BE" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="37033CB6" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226CB819" w14:textId="70236D0A" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAEE7E8" w14:textId="52F4610F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00610116">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A34033" w14:textId="1C848700" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00610116">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE2CD93" w14:textId="63DAE528" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00610116">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F57392" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D3A16D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5F627B" w14:textId="0D649C7A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2B57FE" w14:textId="77777777" w:rsidR="00610116" w:rsidRDefault="005300EA" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="60"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...56 lines deleted...]
-          <w:p w14:paraId="75445818" w14:textId="77777777" w:rsidR="00470283" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C54536C" w14:textId="7355D9F7" w:rsidR="005300EA" w:rsidRPr="00610116" w:rsidRDefault="005300EA" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="60"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="75445819" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00496C0A" w:rsidRDefault="00470283" w:rsidP="00496C0A">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for important information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1127E9" w14:textId="639846A4" w:rsidR="003E1D93" w:rsidRPr="00EF5123" w:rsidRDefault="003E1D93" w:rsidP="002114DA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F34C8AC" w14:textId="0682583E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="002114DA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="25C803A2" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AC4DFF" w14:textId="1D33CFC9" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB025CB" w14:textId="69A0D690" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10A2D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+            <w:r w:rsidR="00357A4C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2C74">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4A8C04" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B8340F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DF26B4" w14:textId="116663CC" w:rsidR="00357A4C" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDCA1D5" w14:textId="67306784" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006E2C74">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E392513" w14:textId="12B0FE9A" w:rsidR="003E1D93" w:rsidRPr="006E2C74" w:rsidRDefault="006E2C74" w:rsidP="006E2C74">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="73"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">modals: </w:t>
+            </w:r>
+            <w:r w:rsidR="00535970">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>advice, permission, polite requests, prohibition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BBDDE1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11500254" w14:textId="7D344159" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3967D1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6750A3E0" w14:textId="42B269E1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BABB83F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470283" w:rsidRPr="009645D5" w14:paraId="75445824" w14:textId="77777777" w:rsidTr="001E17B5">
-[...57 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7A36C1D9" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="618E7CD3" w14:textId="569936F4" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A37B27" w14:textId="52E01905" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00673679">
-[...19 lines deleted...]
-          <w:p w14:paraId="7544581D" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00074FE1" w:rsidRDefault="00470283" w:rsidP="00C82B57">
+            <w:r w:rsidR="00644D4D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+            <w:r w:rsidR="00A92412">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B4AE2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0713F9" w14:textId="382DED98" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00644D4D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0695F427" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C43497" w14:textId="749F9B88" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4967BF50" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00644D4D">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F225614" w14:textId="66475747" w:rsidR="00644D4D" w:rsidRPr="00502DB9" w:rsidRDefault="00644D4D" w:rsidP="002B4AE2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE6BF35" w14:textId="36B3F621" w:rsidR="002B4AE2" w:rsidRPr="002B4AE2" w:rsidRDefault="002B4AE2" w:rsidP="002B4AE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08368CE2" w14:textId="77777777" w:rsidR="002B4AE2" w:rsidRDefault="002B4AE2" w:rsidP="002B4AE2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="73"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...95 lines deleted...]
-          <w:p w14:paraId="7544581E" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="006055EB" w:rsidRDefault="00470283" w:rsidP="00C82B57">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC7627D" w14:textId="77777777" w:rsidR="002B4AE2" w:rsidRDefault="002B4AE2" w:rsidP="002B4AE2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="73"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...68 lines deleted...]
-          <w:p w14:paraId="7544581F" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="007D6C1C" w:rsidRDefault="00470283" w:rsidP="00990841">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35421DC3" w14:textId="0F1A2B95" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="002B4AE2" w:rsidP="002B4AE2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="73"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...19 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giving opinions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447C9396" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4CFB6A63" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64122925" w14:textId="48918891" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007748BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0B12CC" w14:textId="4DD2BF00" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00966E67">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+            <w:r w:rsidR="006B764B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00573B7B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734B389C" w14:textId="02205AFA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B6482">
-[...108 lines deleted...]
-          <w:p w14:paraId="75445821" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00074FE1" w:rsidRDefault="00470283" w:rsidP="006055EB">
+            <w:r w:rsidR="00C40CB1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C7A10C" w14:textId="398A7F74" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307A2440" w14:textId="19C3A4E7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C40CB1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4874A4D7" w14:textId="77777777" w:rsidR="00C40CB1" w:rsidRDefault="00573B7B" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...95 lines deleted...]
-          <w:p w14:paraId="75445822" w14:textId="3EEA6397" w:rsidR="00470283" w:rsidRPr="006055EB" w:rsidRDefault="00470283" w:rsidP="006055EB">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289B73DC" w14:textId="5E15918E" w:rsidR="00573B7B" w:rsidRPr="005F262A" w:rsidRDefault="00573B7B" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...75 lines deleted...]
-          <w:p w14:paraId="75445823" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00FF3E36" w:rsidRDefault="00470283" w:rsidP="006055EB">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using modal verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CD6B63" w14:textId="1079B82E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4945266F" w14:textId="51219DF4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE0577F" w14:textId="16DB495E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4589A7E9" w14:textId="282B0E96" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4262C" w:rsidRPr="005F262A" w14:paraId="3D03A61F" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C52388A" w14:textId="304A516C" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C7E24" w14:textId="069C93E4" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg. 84-85</w:t>
+            </w:r>
+            <w:r w:rsidR="005B4569">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4FD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F62578" w14:textId="27B30E78" w:rsidR="00A4262C" w:rsidRPr="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B4569">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C08392C" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728618E2" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="00C40CB1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D759662" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="005B4569">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4316DFE1" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F979001" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547C6B53" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141A128C" w14:textId="77777777" w:rsidR="00EE49D7" w:rsidRDefault="008A4FD8" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="61"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...150 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442E3DBF" w14:textId="627E3489" w:rsidR="008A4FD8" w:rsidRPr="005F262A" w:rsidRDefault="008A4FD8" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="61"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>writing in an informal style</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F5D6F" w:rsidRPr="005F262A" w14:paraId="4D582333" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6692DA13" w14:textId="6C92DAB0" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360DF92D" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483217">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TRC Worksheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC0C415" w14:textId="77777777" w:rsidR="00483217" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Grammar Communication</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD4D20B" w14:textId="18D63938" w:rsidR="00483217" w:rsidRPr="00483217" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF43C5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8ADF57" w14:textId="609F4C44" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>review unit 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A6E373" w14:textId="71D73BA3" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review units 6-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D707A42" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F1AC2" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="218243B8" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6CA903" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9C9049" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0F049F0C" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CF6F07" w14:textId="6AF2E18D" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C25CC3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E340E0" w14:textId="731667DC" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CA957" w14:textId="0D8FBBD5" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B95485" w14:textId="5E257FB1" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403951E3" w14:textId="2E746F7D" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B00B69C" w14:textId="65313AC0" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AB3222" w14:textId="3934F571" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AF16A6" w14:textId="2CE71B5E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6B70EA0A" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5767702A" w14:textId="66E87FC0" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B0178">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CC2636" w14:textId="6571210D" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81578">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674D9D2A" w14:textId="0F4A9A6C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B81578">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>60-61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2793324B" w14:textId="65C63DAD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FD3F83" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5F6B9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7973244F" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="003633E1" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>notices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F684FD9" w14:textId="77777777" w:rsidR="003633E1" w:rsidRDefault="003633E1" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>short messages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68129C67" w14:textId="77777777" w:rsidR="003633E1" w:rsidRDefault="003633E1" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127A5D62" w14:textId="1F0E92B8" w:rsidR="003633E1" w:rsidRPr="005F262A" w:rsidRDefault="003A1EC2" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>finding ideas that mean the same</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D81CC6" w14:textId="28191F35" w:rsidR="003E1D93" w:rsidRPr="00E97B1D" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD4A0FD" w14:textId="10304D7B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A30C134" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E1DC87D" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F14F344" w14:textId="1C69FE49" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B0178">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A76795E" w14:textId="68F62ABB" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7AFA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>88, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C327AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B1CF3C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7AFA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520E0229" w14:textId="09BE5D10" w:rsidR="004F7AFA" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E75BAD4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058D525A" w14:textId="49A38573" w:rsidR="003E1D93" w:rsidRPr="00EB209B" w:rsidRDefault="00C327AE" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>conditionals: zero, first</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A8A374" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="199CF993" w14:textId="1F1A5E84" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6768264B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2191FCD7" w14:textId="3E113172" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789D85AA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0DBDD873" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FFE31A" w14:textId="74F39C40" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B0178">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F09585" w14:textId="32DA3482" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12F3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidR="00E868EA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00B95422">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A8BB69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12F3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C2C651" w14:textId="5FFD4514" w:rsidR="00C12F3B" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35980078" w14:textId="77777777" w:rsidR="00A463B6" w:rsidRDefault="000B70FC" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>weather and nature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CC4512" w14:textId="77777777" w:rsidR="000B70FC" w:rsidRDefault="000B70FC" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...69 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word patterns: words + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203EE8DF" w14:textId="04E459AE" w:rsidR="00F758AF" w:rsidRPr="006E3BBF" w:rsidRDefault="00F758AF" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word formation: nouns/adjectives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28786584" w14:textId="4072F667" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAA1278" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDB3CC4" w14:textId="3B4CC839" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABFD167" w14:textId="2E097B2A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="009A77A3">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD155F5" w14:textId="0304C572" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB3CF1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7E5A15D6" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478E30A6" w14:textId="416A67C0" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912452">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796BFD6D" w14:textId="2A8F5D42" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20178">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAF002D" w14:textId="74297A76" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C20178">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA6993B" w14:textId="1563B280" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B51794C" w14:textId="13614577" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14575726" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00C20178">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA74507" w14:textId="5DFF55AA" w:rsidR="003E1D93" w:rsidRPr="00B00449" w:rsidRDefault="003E1D93" w:rsidP="00C20178">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCCB926" w14:textId="77777777" w:rsidR="00252F91" w:rsidRDefault="008A75BE" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2A0095" w14:textId="77777777" w:rsidR="008A75BE" w:rsidRDefault="005650F5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376084FF" w14:textId="350B3712" w:rsidR="005650F5" w:rsidRPr="00C20178" w:rsidRDefault="005650F5" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding answers to questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB0BE6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A642130" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2BF1CDC3" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449224BE" w14:textId="76E945C3" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912452">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1287799C" w14:textId="4B9D0D88" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004643A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">91, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1CF9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00102C44">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A66CD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004643A7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282E2AE0" w14:textId="76C0003E" w:rsidR="00BA1CF9" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2FA87F" w14:textId="4CB11EB3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="555FD0CD" w14:textId="2EE23E57" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00102C44" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:i/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>conditionals: second</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E9B281" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DA18F2" w14:textId="2498C5D1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBCD95B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EB3DD1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AF58E3" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2CB9CB18" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F5822D" w14:textId="6023FA4C" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912452">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD11ECF" w14:textId="27B458F8" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1CF9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>92</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25ECC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5751F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEF3EE7" w14:textId="4A4F8005" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1CF9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4D02DA" w14:textId="64839ACF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6473445A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B870529" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351224C3" w14:textId="56EC1FA6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2041BD2D" w14:textId="55E974BB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFC4C3A" w14:textId="77777777" w:rsidR="00BA1CF9" w:rsidRDefault="00F5751F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...30 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15031F3F" w14:textId="19AC1794" w:rsidR="00F5751F" w:rsidRPr="00BA1CF9" w:rsidRDefault="00F5751F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about a topic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D27AB2" w14:textId="6531C582" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BA1CF9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF420A" w:rsidRPr="005F262A" w14:paraId="7E590EBB" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0745C218" w14:textId="11127925" w:rsidR="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C607356" w14:textId="54E2763D" w:rsidR="00AF420A" w:rsidRPr="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF420A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg. 93</w:t>
+            </w:r>
+            <w:r w:rsidR="005A0856">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 151</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542CAB52" w14:textId="762921E3" w:rsidR="00AF420A" w:rsidRPr="00912452" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF420A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B54553" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55316781" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE12A3A" w14:textId="77777777" w:rsidR="00F853B2" w:rsidRDefault="005A0856" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635C9E59" w14:textId="63FC6FF9" w:rsidR="005A0856" w:rsidRPr="005F262A" w:rsidRDefault="00A45E5A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying conditional sentences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7333980B" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5CC46D" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE848C4" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="00F853B2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3C3F67" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="00BA1CF9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B15BEB" w:rsidRPr="005F262A" w14:paraId="75C10522" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544EF422" w14:textId="49A043D6" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C9DD4" w14:textId="77777777" w:rsidR="001055F2" w:rsidRDefault="001055F2" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg. 94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5749C8C7" w14:textId="67FE4E80" w:rsidR="001055F2" w:rsidRPr="001055F2" w:rsidRDefault="001055F2" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="0064786C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A84FC9" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRPr="005F262A" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0809B587" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRPr="005F262A" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7785B7E8" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="001055F2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FED4481" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRPr="005F262A" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C69E135" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRPr="005F262A" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F167A5" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="00F853B2">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26466E04" w14:textId="77777777" w:rsidR="001055F2" w:rsidRDefault="00235B48" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="103"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...193 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C222A63" w14:textId="5E16E80C" w:rsidR="00235B48" w:rsidRPr="005F262A" w:rsidRDefault="00767810" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="110"/>
+                <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>expressing preferences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="50E8EC56" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63857A92" w14:textId="647CAD48" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00912452">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B450953" w14:textId="057422D6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0028B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>96-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA399A9" w14:textId="005E75DC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0028B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384ADCD5" w14:textId="14EDDC11" w:rsidR="003E1D93" w:rsidRPr="00E54DE1" w:rsidRDefault="00E54DE1" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="110"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="003E1D93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>eview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> units 7-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B06BBB6" w14:textId="5181622E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="110"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54DE1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> units 7-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBCE162" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5BF0E9" w14:textId="66D63029" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A64E14" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150E4D14" w14:textId="52814C02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AFBCC0" w14:textId="6BA0534D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="603D1FD9" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E88789E" w14:textId="0ACBCEC0" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E942FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14881C05" w14:textId="2E1F7FB4" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A79E65" w14:textId="1612F883" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607083D8" w14:textId="70D46DF6" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D745378" w14:textId="211FB310" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49232DB5" w14:textId="245A1CCA" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFAC873" w14:textId="513F2F7F" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E8D4EB" w14:textId="3416FA00" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4201FCB4" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DB1C49" w14:textId="63002CC8" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006226BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FDF0D9" w14:textId="4266A657" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D3A5E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D5D74CD" w14:textId="2E5EAB75" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7D25">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>68-69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7556AD9E" w14:textId="438305E7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194F7BBD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A216A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00BC7D25">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D31EF98" w14:textId="77777777" w:rsidR="00BC7D25" w:rsidRDefault="00E6277B" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="110"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...128 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>short articles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFAE9BF" w14:textId="77777777" w:rsidR="00E6277B" w:rsidRDefault="000E2DC7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="111"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194AC686" w14:textId="779B942D" w:rsidR="000E2DC7" w:rsidRPr="00A26611" w:rsidRDefault="000E2DC7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="111"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding words with opposite meaning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2492FE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F27CC54" w14:textId="42DC2A3A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BC7D25">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D672E1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="26073FDA" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270FFD96" w14:textId="49FFF4E0" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006226BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1284D454" w14:textId="4710E358" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF112F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>100, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="008A1E87">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF7322A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF112F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DE637A" w14:textId="31106F58" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="529B21DA" w14:textId="29BE9AE2" w:rsidR="003E1D93" w:rsidRPr="00777DC0" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246E7C91" w14:textId="276232EF" w:rsidR="003E1D93" w:rsidRPr="00C95EB9" w:rsidRDefault="008A1E87" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="111"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Present Perfect Simple: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">for, since, </w:t>
+            </w:r>
+            <w:r w:rsidR="006B07C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>already, just, yet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B1B434" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAD8E62" w14:textId="019AC685" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A94EEFA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA0AD1D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451DDF2B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1039725E" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F0739A" w14:textId="5922AE2A" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006226BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551A2B79" w14:textId="524F0C8D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002352A3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D77A58">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="001E1FF5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A130BDE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002352A3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4DF858" w14:textId="598BF14E" w:rsidR="00D77A58" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F294DC6" w14:textId="1EF21C26" w:rsidR="00DD3332" w:rsidRDefault="006B07C9" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="111"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...143 lines deleted...]
-          <w:p w14:paraId="7544584E" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00192456" w:rsidRDefault="00470283" w:rsidP="00192456">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>health</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2D9597" w14:textId="77777777" w:rsidR="006B07C9" w:rsidRDefault="001E1FF5" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="133"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
-                <w:bCs/>
-[...22 lines deleted...]
-          <w:p w14:paraId="7544584F" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00192456" w:rsidRDefault="00470283" w:rsidP="00192456">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>word patterns: words + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3D2687" w14:textId="277FCF61" w:rsidR="001E1FF5" w:rsidRPr="00D77A58" w:rsidRDefault="001E1FF5" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="133"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FC02BA" w14:textId="10489D48" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00D77A58">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667BA6DD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0172CF" w14:textId="6413CBBB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46506057" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="148CC2C6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7718DF3F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E1FC670" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698CF326" w14:textId="17665C16" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006226BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="75445850" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00192456" w:rsidRDefault="00470283" w:rsidP="00192456">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CAFED9" w14:textId="20F23A71" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2DD9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652861F4" w14:textId="56E38ED5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2DD9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5942AC59" w14:textId="7708081F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BE2DD9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDAC2F2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBD7433" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C75BE56" w14:textId="7405DB5D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="797AFDC1" w14:textId="77777777" w:rsidR="00BE2DD9" w:rsidRDefault="00C9078D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="133"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
-                <w:bCs/>
-[...13 lines deleted...]
-          <w:p w14:paraId="75445851" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00192456" w:rsidRDefault="00470283" w:rsidP="00192456">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>monologues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BECFF8" w14:textId="77777777" w:rsidR="00C9078D" w:rsidRDefault="00C9078D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="133"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
-                <w:bCs/>
-[...101 lines deleted...]
-          <w:p w14:paraId="75445853" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00FA3D76" w:rsidRDefault="00470283" w:rsidP="00FA3D76">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>dialogues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5CD62A" w14:textId="77777777" w:rsidR="00C9078D" w:rsidRDefault="00B367EF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="114"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
-                <w:bCs/>
-[...22 lines deleted...]
-          <w:p w14:paraId="75445854" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00FA3D76" w:rsidRDefault="00470283" w:rsidP="00FA3D76">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DDF5EB" w14:textId="043B4ADF" w:rsidR="00B367EF" w:rsidRPr="005F262A" w:rsidRDefault="00B367EF" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="114"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying incorrect answers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42300672" w14:textId="4CC69594" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BE2DD9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47742798" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="738EF05F" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B10D79" w14:textId="258C6126" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84324">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="75445855" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00FA3D76" w:rsidRDefault="00470283" w:rsidP="00FA3D76">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAAD07C" w14:textId="305C71C4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D413B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4AE4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">103, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B177A3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00952BAB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A60E56" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4AE4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDBF39C" w14:textId="49D7D8B5" w:rsidR="00B177A3" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271D73BA" w14:textId="79B2A989" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FED680F" w14:textId="5873D1C7" w:rsidR="003E1D93" w:rsidRPr="00C83918" w:rsidRDefault="00952BAB" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="114"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verb patterns: </w:t>
+            </w:r>
+            <w:r w:rsidR="00357499">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verb + infinitive / </w:t>
+            </w:r>
+            <w:r w:rsidR="00357499">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00357499">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2713F151" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BDD7D9" w14:textId="19F6AB3D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CBF3C0" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F52F87E" w14:textId="76FC944E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D14019F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0FBB966E" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B41E9C" w14:textId="273EB27F" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84324">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="75445856" w14:textId="77777777" w:rsidR="00470283" w:rsidRPr="00FA3D76" w:rsidRDefault="00470283" w:rsidP="00FA3D76">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>77</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E70B8F" w14:textId="52525B6A" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE70B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5410B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E75870" w14:textId="42D5D70E" w:rsidR="00C5410B" w:rsidRPr="005F262A" w:rsidRDefault="00C5410B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E38A9AA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1A498" w14:textId="017BF8FA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27208393" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA419C8" w14:textId="346F2663" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A00B89A" w14:textId="474C3745" w:rsidR="003E1D93" w:rsidRPr="00A514A1" w:rsidRDefault="003E1D93" w:rsidP="00C5410B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0B72E2" w14:textId="77777777" w:rsidR="00AE70B2" w:rsidRDefault="00C069B2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="114"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B6B2D3" w14:textId="3FC93849" w:rsidR="00C069B2" w:rsidRPr="005F262A" w:rsidRDefault="00C069B2" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giving yourself time to think</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F7426A" w14:textId="561ED8BD" w:rsidR="003E1D93" w:rsidRPr="00AB0418" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7A228BAB" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181C281C" w14:textId="477640EC" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84324">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...60 lines deleted...]
-                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664E78CB" w14:textId="50A266A1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED2358">
-[...39 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+            <w:r w:rsidR="00D65160">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1BE8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F51AF3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC798FA" w14:textId="67DA66CA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1BE8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3344B82A" w14:textId="5A351F8E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E59FB25" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528428ED" w14:textId="77777777" w:rsidR="00D65160" w:rsidRDefault="00FA5E09" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="65"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1399AD4B" w14:textId="4767919E" w:rsidR="00FA5E09" w:rsidRPr="005F262A" w:rsidRDefault="00FA5E09" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="59"/>
+                <w:numId w:val="65"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using the present perfect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D04BD1F" w14:textId="52D6C03C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D858FD1" w14:textId="786DC11E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EB1F84" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2224D595" w14:textId="51F13EC9" w:rsidR="003E1D93" w:rsidRPr="0069707B" w:rsidRDefault="003E1D93" w:rsidP="00D65160">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4258CA98" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0DEB3E" w14:textId="5E98BDAC" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84324">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323D50AF" w14:textId="1F2514E0" w:rsidR="00A0028B" w:rsidRDefault="003E1D93" w:rsidP="00A0028B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F06299">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>106-107, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00907CFD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DF7E97" w14:textId="4B4B0D50" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00A0028B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F06299">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360843C4" w14:textId="4ADD5662" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A7883">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="761C9908" w14:textId="29874A3B" w:rsidR="003E1D93" w:rsidRPr="000F20D8" w:rsidRDefault="003E1D93" w:rsidP="006A7883">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762ED17C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="006A7883">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4227B826" w14:textId="11028A7B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A7883">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E20FBE4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126C1CBE" w14:textId="374315C4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CE1AA4" w14:textId="77777777" w:rsidR="006A7883" w:rsidRDefault="00FA5E09" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="59"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Akapitzlist1"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a picture story</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5897605E" w14:textId="5E298609" w:rsidR="00FA5E09" w:rsidRPr="005F262A" w:rsidRDefault="00907CFD" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="59"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...54 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>writing a good ending</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A0028B" w:rsidRPr="005F262A" w14:paraId="7F0C9733" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5301F557" w14:textId="0500043E" w:rsidR="00A0028B" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC21910" w14:textId="77777777" w:rsidR="00C03421" w:rsidRDefault="00C03421" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>oraz wypowiada się na temat przyczyn takich zachowań i sposobów ich karania</w:t>
-[...2453 lines deleted...]
-          <w:p w14:paraId="7544589A" w14:textId="77777777" w:rsidR="001815BE" w:rsidRPr="001815BE" w:rsidRDefault="001815BE" w:rsidP="001815BE">
+              <w:t>TRC Grammar Communication Worksheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D4B900D" w14:textId="1D5B2458" w:rsidR="00582153" w:rsidRPr="00C03421" w:rsidRDefault="00582153" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E23823" w14:textId="47366017" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00582153" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
-              <w:tabs>
-[...53 lines deleted...]
-          <w:p w14:paraId="7544589B" w14:textId="77777777" w:rsidR="001815BE" w:rsidRPr="001815BE" w:rsidRDefault="001815BE" w:rsidP="001815BE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>review unit 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F906265" w14:textId="4B0DBBA4" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00582153" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
-              <w:tabs>
-[...37 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review unit 8-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011B81B4" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174B9509" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A1280D" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468A5F64" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="00B50D7E">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457A4742" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="41234CB6" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204FEAA6" w14:textId="0242C853" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D62BBB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNIT 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9AD89" w14:textId="4BA0FA02" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPICS &amp; VOCABULARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B32DD6" w14:textId="21A92E2E" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>GRAMMAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB9E3D9" w14:textId="725D542E" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LANGUAGE IN USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF22A66" w14:textId="3FA177F7" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>READING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB7D614" w14:textId="55C6A0A6" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LISTENING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="233EC7F2" w14:textId="7139AF4C" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPEAKING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A895233" w14:textId="1CB37848" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>WRITING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0189D8D4" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5696D18C" w14:textId="2755A1F6" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E99BD4C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E903F4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>108-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54762145" w14:textId="1B15DBE7" w:rsidR="00E903F4" w:rsidRPr="005F262A" w:rsidRDefault="00E903F4" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg. 76-77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E73360" w14:textId="5699A124" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAAC584" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42479833" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E6CED4" w14:textId="77777777" w:rsidR="00280214" w:rsidRDefault="008D2276" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F58F223" w14:textId="29A3C4B5" w:rsidR="00F6796F" w:rsidRDefault="00F6796F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5468120C" w14:textId="4100ACA9" w:rsidR="008D2276" w:rsidRPr="00134E02" w:rsidRDefault="00F6796F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding words from context</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27668B0B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0E8F5" w14:textId="366AF894" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00134E02">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C25CF2D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="403F4048" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="741B5837" w14:textId="47054F71" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3125EC67" w14:textId="776455F5" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D812BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>110, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00622084">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D327B0C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D812BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE41472" w14:textId="65BFB72D" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF1484F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00134E02">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296FD1F2" w14:textId="696C62DD" w:rsidR="003E1D93" w:rsidRPr="00B6288E" w:rsidRDefault="00622084" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Simple Passive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C587F7E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D6032F" w14:textId="77FF687D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560AB473" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B994E3" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3191C4FF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0D46BB03" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3602364E" w14:textId="7858C1B8" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFC37D3" w14:textId="4CF08FCC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00322E61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">111, </w:t>
+            </w:r>
+            <w:r w:rsidR="0062204A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA54C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6330A13F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00134E02">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00322E61">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8224ED" w14:textId="1A5A78C9" w:rsidR="00567D0A" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E20BBA" w14:textId="77777777" w:rsidR="00567D0A" w:rsidRDefault="00FA54C9" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...66 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">houses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0035665E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7544589C" w14:textId="77777777" w:rsidR="001815BE" w:rsidRPr="001815BE" w:rsidRDefault="001815BE" w:rsidP="001815BE">
+              </w:rPr>
+              <w:t>homes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BE6475" w14:textId="77777777" w:rsidR="00FA54C9" w:rsidRDefault="0035665E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="67"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:tabs>
-[...91 lines deleted...]
-          <w:p w14:paraId="7544589D" w14:textId="77777777" w:rsidR="00C82B57" w:rsidRPr="00FF3E36" w:rsidRDefault="001815BE" w:rsidP="00580F72">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>phrasal verbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ECF59A9" w14:textId="1C2195D5" w:rsidR="0035665E" w:rsidRPr="0024141D" w:rsidRDefault="0035665E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="67"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AF7FC3" w14:textId="20703BF3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1DA794" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC52DBD" w14:textId="2BBC3A84" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F75014" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC80282" w14:textId="62A39865" w:rsidR="003E1D93" w:rsidRPr="000F7CFA" w:rsidRDefault="003E1D93" w:rsidP="00F67A56">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2614F6A4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="116F1365" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0F3A30" w14:textId="7AFCDA44" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3FD4C9" w14:textId="05B8233F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF3E36">
-[...84 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidR="00F67A56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C93CDC" w14:textId="4ABCAFDE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D35261">
-[...1142 lines deleted...]
-          <w:p w14:paraId="754458BC" w14:textId="77777777" w:rsidR="00AE62D8" w:rsidRPr="00BA79C0" w:rsidRDefault="00AE62D8" w:rsidP="00BA79C0">
+            <w:r w:rsidR="00F67A56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40307F91" w14:textId="625ACEDE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9AA7A2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A72A550" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="006B5F7A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1DB00C" w14:textId="26C10ADC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006B5F7A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7516486C" w14:textId="77777777" w:rsidR="006B5F7A" w:rsidRDefault="004E1344" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a dialogue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158B3CD4" w14:textId="77777777" w:rsidR="004E1344" w:rsidRDefault="004E1344" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="754458BE" w14:textId="77777777" w:rsidR="00C82B57" w:rsidRPr="00580F72" w:rsidRDefault="00D07D1B" w:rsidP="00580F72">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2B8632" w14:textId="699B3992" w:rsidR="004E1344" w:rsidRPr="005F262A" w:rsidRDefault="004E1344" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...56 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>checking your answers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C7E33D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0965620C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="36E3105B" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C02B61D" w14:textId="71C27481" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...42 lines deleted...]
-          <w:p w14:paraId="754458C0" w14:textId="77777777" w:rsidR="00BA79C0" w:rsidRPr="00BA79C0" w:rsidRDefault="00BA79C0" w:rsidP="00BA79C0">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E33E502" w14:textId="189D784A" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008765C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>113, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="002203EC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F969CB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008765C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030B5459" w14:textId="1EAE256C" w:rsidR="001F0FE0" w:rsidRPr="005F262A" w:rsidRDefault="00826F6B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AF8C28" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA0D2B8" w14:textId="2A129FD5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="002203EC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="69"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Past Simple Passive and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCEADBF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC0B4CF" w14:textId="6A0F6CD2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB3D803" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D72AFF3" w14:textId="50BEF623" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D4D459" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2C24388D" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFC867D" w14:textId="1A07D6E1" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBF69CD" w14:textId="44F06C98" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F0FE0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1FCA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004E374C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA4A3DC" w14:textId="0B25123E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F0FE0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2EF906" w14:textId="0B4B7983" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="001F0FE0">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E144DAC" w14:textId="407F8E81" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E8A45A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="001F0FE0">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF487F1" w14:textId="6286282D" w:rsidR="006B1FCA" w:rsidRPr="003458D8" w:rsidRDefault="006B1FCA" w:rsidP="005003AF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12303F69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005003AF" w:rsidRDefault="003E1D93" w:rsidP="005003AF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D454C6E" w14:textId="35E98A40" w:rsidR="003E1D93" w:rsidRDefault="00553507" w:rsidP="005003AF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="69"/>
+                <w:numId w:val="75"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="754458C2" w14:textId="77777777" w:rsidR="00BA79C0" w:rsidRPr="00BA79C0" w:rsidRDefault="00F67241" w:rsidP="00BA79C0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3998111B" w14:textId="628748C4" w:rsidR="00553507" w:rsidRDefault="00553507" w:rsidP="005003AF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="69"/>
+                <w:numId w:val="75"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...35 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFD632E" w14:textId="12D00AAD" w:rsidR="00553507" w:rsidRPr="005F262A" w:rsidRDefault="00553507" w:rsidP="005003AF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="75"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>agreeing and disagreeing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D2B2DB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82B57" w:rsidRPr="00F359B4" w14:paraId="754458CD" w14:textId="77777777" w:rsidTr="001E17B5">
-[...46 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6ECE19DD" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="257AF8AD" w14:textId="5462A82B" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...55 lines deleted...]
-          <w:p w14:paraId="754458C8" w14:textId="77777777" w:rsidR="00D07D1B" w:rsidRPr="00D07D1B" w:rsidRDefault="00D07D1B" w:rsidP="00D07D1B">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348ADCBF" w14:textId="5C2DAD90" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C100BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+            <w:r w:rsidR="004E374C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 152</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535D82A3" w14:textId="192AF8F7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C100BA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456988B3" w14:textId="20D51669" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C100BA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAE1191" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296ADB3C" w14:textId="77777777" w:rsidR="007036B7" w:rsidRDefault="00B06598" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="754458C9" w14:textId="77777777" w:rsidR="00C82B57" w:rsidRPr="00D07D1B" w:rsidRDefault="00D07D1B" w:rsidP="00D07D1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3-option multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C61E11" w14:textId="40B9F98A" w:rsidR="00B06598" w:rsidRPr="005F262A" w:rsidRDefault="00B06598" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...56 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying words that show the order of events</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE4E003" w14:textId="085B7C8F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC30AC1" w14:textId="788AB5DD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0880797D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C16F0D" w14:textId="69814F88" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C100BA">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="01C4272C" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D241EE" w14:textId="0A389EC4" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...51 lines deleted...]
-          <w:p w14:paraId="754458CB" w14:textId="77777777" w:rsidR="00D07D1B" w:rsidRPr="00D07D1B" w:rsidRDefault="00D07D1B" w:rsidP="00D07D1B">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D2825">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1174324A" w14:textId="6340924D" w:rsidR="006C7797" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C7797">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>116-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073584FE" w14:textId="4C66FBD6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C7797">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3BC743" w14:textId="2815810E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006C7797">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5817A7" w14:textId="3461E5AF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006C7797">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B9C91F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="006C7797">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619031FD" w14:textId="203F385C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006C7797">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2711B7D5" w14:textId="4A2916EA" w:rsidR="003E1D93" w:rsidRPr="006E28FE" w:rsidRDefault="003E1D93" w:rsidP="006C7797">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC62B89" w14:textId="4F4F29F0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3A196C" w14:textId="77777777" w:rsidR="00035561" w:rsidRDefault="001C11AD" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="70"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="754458CC" w14:textId="77777777" w:rsidR="00C82B57" w:rsidRPr="00580F72" w:rsidRDefault="00D07D1B" w:rsidP="00C82B57">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>a story</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668119B5" w14:textId="2DC4991E" w:rsidR="001C11AD" w:rsidRPr="005F262A" w:rsidRDefault="00673571" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="70"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-              <w:t>uzupełnia informacje w streszczenie tekstu</w:t>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>writing a story</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82B57" w:rsidRPr="00F66B51" w14:paraId="754458E6" w14:textId="77777777" w:rsidTr="001E17B5">
-[...46 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2033F8F6" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546949AF" w14:textId="18437116" w:rsidR="003E1D93" w:rsidRDefault="00B50D7E" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B50D7E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="754458D0" w14:textId="77777777" w:rsidR="00674EC2" w:rsidRPr="00C854AB" w:rsidRDefault="00DE2BA7" w:rsidP="00C854AB">
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3721CD2B" w14:textId="483DBCA4" w:rsidR="005676FA" w:rsidRPr="005676FA" w:rsidRDefault="005676FA" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg. 118-119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C8AEBC" w14:textId="6D32389F" w:rsidR="003E1D93" w:rsidRPr="00F60CD2" w:rsidRDefault="00F60CD2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="71"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="754458D1" w14:textId="77777777" w:rsidR="00674EC2" w:rsidRPr="00C854AB" w:rsidRDefault="00DE2BA7" w:rsidP="00C854AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review units 9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE41A0A" w14:textId="51A8E9B2" w:rsidR="003E1D93" w:rsidRPr="00F60CD2" w:rsidRDefault="00F60CD2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="71"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...493 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>review units 9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2320CA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="00111A14" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C7F73A" w14:textId="394DE7F3" w:rsidR="003E1D93" w:rsidRPr="00111A14" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D713F8" w14:textId="38809E83" w:rsidR="003E1D93" w:rsidRPr="00111A14" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E25FD25" w14:textId="2BDC2B94" w:rsidR="003E1D93" w:rsidRPr="00111A14" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326D2512" w14:textId="514053D0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="3EB2C408" w14:textId="77777777" w:rsidTr="00035561">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FC38C1" w14:textId="2DB4F191" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk81919136"/>
+            <w:r w:rsidRPr="004A1998">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...498 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="0094398C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6754C463" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C9AE3A" w14:textId="00F814B1" w:rsidR="003728A4" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>unit 10 test OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D81B099" w14:textId="094C6FE3" w:rsidR="003728A4" w:rsidRPr="00766609" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00766609">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>End-of-Year test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0360ADE9" w14:textId="606A3192" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003728A4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFC6C55" w14:textId="767DAA72" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFDBFBC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D4C48F" w14:textId="4E8E1D10" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CBAA02" w14:textId="213A6F3D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145E2DF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="611D5E2D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C82B57" w:rsidRPr="00F66B51" w14:paraId="754458F0" w14:textId="77777777" w:rsidTr="001E17B5">
-[...26485 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="75445B74" w14:textId="77777777" w:rsidR="00674396" w:rsidRPr="003B1FB9" w:rsidRDefault="00674396" w:rsidP="003B1FB9">
-      <w:pPr>
+    <w:p w14:paraId="601C9536" w14:textId="77777777" w:rsidR="00247222" w:rsidRPr="0094443C" w:rsidRDefault="00247222" w:rsidP="0093472C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00674396" w:rsidRPr="003B1FB9" w:rsidSect="00EA5262">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00247222" w:rsidRPr="0094443C" w:rsidSect="00831FB6">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A878D34" w14:textId="77777777" w:rsidR="004D36FF" w:rsidRDefault="004D36FF" w:rsidP="00D11C40">
+    <w:p w14:paraId="49EFCB0C" w14:textId="77777777" w:rsidR="00BF04A8" w:rsidRDefault="00BF04A8" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="004A156F" w14:textId="77777777" w:rsidR="004D36FF" w:rsidRDefault="004D36FF" w:rsidP="00D11C40">
+    <w:p w14:paraId="28E233AC" w14:textId="77777777" w:rsidR="00BF04A8" w:rsidRDefault="00BF04A8" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="75445B7B" w14:textId="77777777" w:rsidR="003958F7" w:rsidRPr="00564CA7" w:rsidRDefault="00BE2C35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B401510" w14:textId="74B16A5E" w:rsidR="00860514" w:rsidRPr="00FA0CAC" w:rsidRDefault="00C409FF" w:rsidP="00860514">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00564CA7">
-[...5 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+    <w:r>
+      <w:t xml:space="preserve">Optimise Stars </w:t>
     </w:r>
-    <w:r w:rsidR="003958F7" w:rsidRPr="00564CA7">
-[...5 lines deleted...]
-      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    <w:r w:rsidR="00E24CD0">
+      <w:t>A2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00564CA7">
-[...5 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+    <w:r w:rsidR="00F33D6B">
+      <w:t xml:space="preserve"> (syllabus 90 hours)</w:t>
     </w:r>
-    <w:r w:rsidR="00AC464D">
-[...6 lines deleted...]
-      <w:t>20</w:t>
+    <w:r w:rsidR="00860514">
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00564CA7">
-[...5 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:r w:rsidR="00860514">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00860514" w:rsidRPr="001C3109">
+      <w:t xml:space="preserve">© Macmillan </w:t>
+    </w:r>
+    <w:r w:rsidR="00860514">
+      <w:t xml:space="preserve">Education </w:t>
+    </w:r>
+    <w:r w:rsidR="00860514" w:rsidRPr="001C3109">
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75445B7C" w14:textId="704CF415" w:rsidR="003958F7" w:rsidRPr="000B0CF0" w:rsidRDefault="003958F7">
+  <w:p w14:paraId="593E9949" w14:textId="7660568F" w:rsidR="00860514" w:rsidRDefault="00860514">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00214074">
-[...197 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="00157C12" w14:textId="1D2CC2EC" w:rsidR="00726EBE" w:rsidRDefault="00726EBE">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C202627" w14:textId="77777777" w:rsidR="004D36FF" w:rsidRDefault="004D36FF" w:rsidP="00D11C40">
+    <w:p w14:paraId="5FD02351" w14:textId="77777777" w:rsidR="00BF04A8" w:rsidRDefault="00BF04A8" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FFD5C03" w14:textId="77777777" w:rsidR="004D36FF" w:rsidRDefault="004D36FF" w:rsidP="00D11C40">
+    <w:p w14:paraId="29A80A21" w14:textId="77777777" w:rsidR="00BF04A8" w:rsidRDefault="00BF04A8" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="75445B7A" w14:textId="1E32CDBD" w:rsidR="003958F7" w:rsidRDefault="00C3189B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="266028E2" w14:textId="0E82ADF4" w:rsidR="00860514" w:rsidRDefault="00860514" w:rsidP="00860514">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B4207FC" wp14:editId="1F3908D8">
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Obraz 3"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4658279B" wp14:editId="3EF44777">
+          <wp:extent cx="1361569" cy="555054"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Obraz 1" descr="Obraz zawierający Czcionka, logo, tekst, Grafika&#10;&#10;Opis wygenerowany automatycznie"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Obraz 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Obraz 1" descr="Obraz zawierający Czcionka, logo, tekst, Grafika&#10;&#10;Opis wygenerowany automatycznie"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1000125" cy="409575"/>
+                    <a:ext cx="1385975" cy="565003"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...5 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:nsid w:val="01110CCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07AC9B84"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00172B33"/>
+    <w:nsid w:val="01DF661D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E118FFE4"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="7B3668E6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -41665,515 +23135,515 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003F2709"/>
+    <w:nsid w:val="022C6E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="574094D2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="9E1ADE76"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AC5332"/>
+    <w:nsid w:val="02CB4D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA7EDC42"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="E6CA823E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01EB316F"/>
+    <w:nsid w:val="02E35E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="73E211B0"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="A26A53B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03272F9B"/>
+    <w:nsid w:val="074D563A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="23EA1088"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="FA505EB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04665D77"/>
+    <w:nsid w:val="093C7C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DFC2C59C"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="90047768"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -42230,628 +23700,628 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0586159D"/>
+    <w:nsid w:val="09D55AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA70A730"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="FDDEDC84"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058C0ADE"/>
+    <w:nsid w:val="0A0350FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5308F28C"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="39167292"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058D271E"/>
+    <w:nsid w:val="0A5933DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B8760D8A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="688AE72E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06051D6B"/>
+    <w:nsid w:val="0AD3634A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74F8D412"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="63669588"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A44D61"/>
+    <w:nsid w:val="0D7278EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E483612"/>
-    <w:lvl w:ilvl="0" w:tplc="04150003">
+    <w:tmpl w:val="3CAC0154"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150003">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081E1EA7"/>
+    <w:nsid w:val="0E1734B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="451CBF9A"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="5A701264"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -42908,262 +24378,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABA250D"/>
+    <w:nsid w:val="0F682E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="19CCFC3A"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="2AA2CCC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B190159"/>
+    <w:nsid w:val="11E94894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C9C2D234"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="7E74C2CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEF08D4"/>
+    <w:nsid w:val="12074FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D565C8C"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="7A3CC390"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -43220,289 +24717,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C926F21"/>
+    <w:nsid w:val="129E77BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="064AC6C6"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="31060EB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6A3D60"/>
+    <w:nsid w:val="12D63C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5446919A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="229C2DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D907DB9"/>
+    <w:nsid w:val="171B1AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D86C2AAA"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="5FE8E056"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -43559,402 +25056,402 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC12B19"/>
+    <w:nsid w:val="18471858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41E099EC"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="31B686E2"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FBA0C3B"/>
+    <w:nsid w:val="19132D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C61CA5E6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="A56A4D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10332E38"/>
+    <w:nsid w:val="1C675066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AE08D9EA"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="BB44CFF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103B5DA6"/>
+    <w:nsid w:val="1D516E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D72AEB1A"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="370ADB74"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -44011,515 +25508,515 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112A25AF"/>
+    <w:nsid w:val="1F7B6CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EACE9DAA"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="81B6AF9E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1159491A"/>
+    <w:nsid w:val="22612E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C36AB8E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="94C8500C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D66CBE"/>
+    <w:nsid w:val="23331EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC94616C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="6EDC7638"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11EB15C5"/>
+    <w:nsid w:val="23E42C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C8309720"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="410E49C0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12167E78"/>
+    <w:nsid w:val="25C7733E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DFA895A"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="AB7C451C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -44576,289 +26073,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D06E59"/>
+    <w:nsid w:val="274A718F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3B9A105C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="B7469BF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15812EA5"/>
+    <w:nsid w:val="274E196A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="66B246D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="54AE2A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1759673C"/>
+    <w:nsid w:val="29CB7E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EAE01E60"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="E43694C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -44915,176 +26412,176 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18106310"/>
+    <w:nsid w:val="2A5E1F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31F4A2C0"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="58FAFB38"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18570438"/>
+    <w:nsid w:val="2B9D5948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="246A5A54"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="ABB8425E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -45141,289 +26638,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1897079B"/>
+    <w:nsid w:val="2D351917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B7FCE2E8"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="A2FAFF42"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8D2A31"/>
+    <w:nsid w:val="2F4D4AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AF5AB294"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="A3628314"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2301AF"/>
+    <w:nsid w:val="31F71475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F382572"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="EB746974"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -45480,63 +26977,63 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D46308F"/>
+    <w:nsid w:val="360C2DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F08BFCA"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="03505674"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -45593,289 +27090,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D822E65"/>
+    <w:nsid w:val="36C616D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="283AC010"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="B17C80AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF300BA"/>
+    <w:nsid w:val="376C5B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2BF6FF86"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="90CECF7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219A4E28"/>
+    <w:nsid w:val="391F23D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AF4197C"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="326A54F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -45932,177 +27429,176 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22165BF2"/>
+    <w:nsid w:val="3B684ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="427C11F2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="3708B050"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22942E1E"/>
+    <w:nsid w:val="41495B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8676C900"/>
-[...10 lines deleted...]
-        <w:color w:val="auto"/>
+    <w:tmpl w:val="799A8494"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -46159,1053 +27655,1080 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="251B28B2"/>
+    <w:nsid w:val="419F32B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF703376"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="63C875C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26054579"/>
+    <w:nsid w:val="43A41E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="05BAF1E0"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="9912E414"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B06E99"/>
+    <w:nsid w:val="43D20262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A5EB5A6"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="172073CC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B3616A"/>
+    <w:nsid w:val="441D5885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8BC6526"/>
-[...12 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:tmpl w:val="450E92FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F114AF"/>
+    <w:nsid w:val="44D01345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74F07E16"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="168A026A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28074910"/>
+    <w:nsid w:val="47DD3DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="401A7DB2"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="6F382D5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4C7152"/>
+    <w:nsid w:val="49482053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="652A93F6"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="7B52579A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04150005">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04150005">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AFC458F"/>
+    <w:nsid w:val="4A445642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7A5A6792"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="72E2D588"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB577C0"/>
+    <w:nsid w:val="4BA074C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C283F18"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="F14EF3B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB60F29"/>
+    <w:nsid w:val="4BC7656D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AA843F18"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="9A4E29D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -47262,1508 +28785,1532 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECB6CB2"/>
+    <w:nsid w:val="4E845E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7214CA42"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="7F5A249E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF8273F"/>
+    <w:nsid w:val="54866E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6A4CAFC"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="3112D8AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30515AA1"/>
+    <w:nsid w:val="5D3A484A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F820A68"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="6F9E96F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307D5B1F"/>
+    <w:nsid w:val="5D4326DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16CCF5CA"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="02FCF8E2"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33045FF7"/>
+    <w:nsid w:val="5E011891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B55E5900"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="EBA24BB0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330F715D"/>
+    <w:nsid w:val="605C648B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9CEEED72"/>
-    <w:lvl w:ilvl="0" w:tplc="04150003">
+    <w:tmpl w:val="59F806D6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150003">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346300E1"/>
+    <w:nsid w:val="66657068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B094C9EC"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="4A54DC5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34BB200C"/>
+    <w:nsid w:val="68E91089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="342CDE58"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="E8B62548"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C06146"/>
+    <w:nsid w:val="6960547B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EEA61748"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="68809842"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34EE5855"/>
+    <w:nsid w:val="6FBA0B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E92713C"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="40FC890A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35565E58"/>
+    <w:nsid w:val="71021A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D162F5C"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="8C865D30"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356A5424"/>
+    <w:nsid w:val="732D4DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16D41E8A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="CA222530"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38317D8D"/>
+    <w:nsid w:val="73D156DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3D12625E"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="B52621F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AC618C"/>
+    <w:nsid w:val="744E25AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="167E25D8"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:tmpl w:val="E222E1DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -48820,857 +30367,857 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399B3387"/>
+    <w:nsid w:val="76572ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="252ECA6E"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="ADFC2408"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3240E0"/>
+    <w:nsid w:val="78C33382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="33F0E854"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="1006089E"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD12B7A"/>
+    <w:nsid w:val="7AB953DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="43FC9F64"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="5A6663C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8E564F"/>
+    <w:nsid w:val="7BC17DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD68FD3E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="34A88A24"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D9946E1"/>
+    <w:nsid w:val="7C6A3A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B98A7C3A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="C902DED8"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0B5A9A"/>
+    <w:nsid w:val="7C97114B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E104F40"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="4140B9CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5C2282"/>
+    <w:nsid w:val="7F6F06A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F02C190"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="14D0EF7A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA0140A"/>
+    <w:nsid w:val="7FA41490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E50D436"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="56D8FF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150003">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
@@ -49724,8535 +31271,1988 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401E776F"/>
+    <w:nsid w:val="7FDB58F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4CF4AC54"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:tmpl w:val="62E42838"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-[...7412 lines deleted...]
-    <w:abstractNumId w:val="83"/>
+  <w:num w:numId="1" w16cid:durableId="424762514">
+    <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2021545718">
+  <w:num w:numId="2" w16cid:durableId="1833642587">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="576550942">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="32584768">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1215391272">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2002462174">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="154340741">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1371029770">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1548957686">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1461922015">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="119149605">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2061860390">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1450933056">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="973830855">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1212814416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1042097679">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1582376675">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="819735441">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1407995652">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1499035962">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="674840419">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2123958545">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1297757876">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="752505960">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="757288609">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1722290024">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="349257497">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1953852726">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1835873176">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1161507559">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="461195335">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1494449765">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1927303671">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2029453489">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="396561154">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1421944517">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="64956728">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="238249136">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1753626205">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="44914729">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1536693959">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1463229119">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="292978182">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1898785130">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="445077723">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1037971491">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="796219179">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1848709590">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="2060087219">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="2007006040">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1050809142">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="577665945">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1436902568">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="282005841">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="343172633">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="2143692546">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1851602847">
     <w:abstractNumId w:val="74"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1474982234">
+  <w:num w:numId="58" w16cid:durableId="450828430">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="85882555">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1221013391">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="961226741">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1971741553">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="737292474">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1855531515">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="261114027">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="841045568">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="778185966">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="194121873">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1751468702">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="69" w16cid:durableId="1012072915">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1416824686">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="70" w16cid:durableId="785471268">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1561940986">
-    <w:abstractNumId w:val="130"/>
+  <w:num w:numId="71" w16cid:durableId="1576470211">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1229418676">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="72" w16cid:durableId="1245648607">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="583343656">
-    <w:abstractNumId w:val="124"/>
+  <w:num w:numId="73" w16cid:durableId="1803960878">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2137484512">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="74" w16cid:durableId="1169322170">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1071468756">
-[...131 lines deleted...]
-  <w:num w:numId="54" w16cid:durableId="885027784">
+  <w:num w:numId="75" w16cid:durableId="520317095">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1296714599">
-[...271 lines deleted...]
-  <w:numIdMacAtCleanup w:val="101"/>
+  <w:numIdMacAtCleanup w:val="72"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00043CA5"/>
-[...453 lines deleted...]
-    <w:rsid w:val="00FF535D"/>
+    <w:rsidRoot w:val="00434D0E"/>
+    <w:rsid w:val="0000682E"/>
+    <w:rsid w:val="0000692A"/>
+    <w:rsid w:val="00011FFD"/>
+    <w:rsid w:val="00012758"/>
+    <w:rsid w:val="00012CEF"/>
+    <w:rsid w:val="00013120"/>
+    <w:rsid w:val="00015582"/>
+    <w:rsid w:val="0001668C"/>
+    <w:rsid w:val="00017B1A"/>
+    <w:rsid w:val="000206F0"/>
+    <w:rsid w:val="00022809"/>
+    <w:rsid w:val="00024942"/>
+    <w:rsid w:val="00024D46"/>
+    <w:rsid w:val="00031540"/>
+    <w:rsid w:val="00031742"/>
+    <w:rsid w:val="00031D89"/>
+    <w:rsid w:val="000327F4"/>
+    <w:rsid w:val="00032DD7"/>
+    <w:rsid w:val="00033F8E"/>
+    <w:rsid w:val="00035561"/>
+    <w:rsid w:val="00035D81"/>
+    <w:rsid w:val="000363D1"/>
+    <w:rsid w:val="00036B60"/>
+    <w:rsid w:val="00040769"/>
+    <w:rsid w:val="000411A3"/>
+    <w:rsid w:val="000527E6"/>
+    <w:rsid w:val="00053793"/>
+    <w:rsid w:val="000537FB"/>
+    <w:rsid w:val="000607B5"/>
+    <w:rsid w:val="00060A84"/>
+    <w:rsid w:val="00060DB5"/>
+    <w:rsid w:val="000612DA"/>
+    <w:rsid w:val="0006142B"/>
+    <w:rsid w:val="00064C38"/>
+    <w:rsid w:val="000654E6"/>
+    <w:rsid w:val="000665CB"/>
+    <w:rsid w:val="000677CA"/>
+    <w:rsid w:val="00070266"/>
+    <w:rsid w:val="00070D6D"/>
+    <w:rsid w:val="0007135C"/>
+    <w:rsid w:val="00072596"/>
+    <w:rsid w:val="0007586A"/>
+    <w:rsid w:val="00076D27"/>
+    <w:rsid w:val="00076D3A"/>
+    <w:rsid w:val="00084B48"/>
+    <w:rsid w:val="000931BA"/>
+    <w:rsid w:val="00093C20"/>
+    <w:rsid w:val="00096AAC"/>
+    <w:rsid w:val="00096AE0"/>
+    <w:rsid w:val="000A0582"/>
+    <w:rsid w:val="000A0808"/>
+    <w:rsid w:val="000A0F1E"/>
+    <w:rsid w:val="000A129E"/>
+    <w:rsid w:val="000A1E88"/>
+    <w:rsid w:val="000A355B"/>
+    <w:rsid w:val="000A3BB0"/>
+    <w:rsid w:val="000A3FD0"/>
+    <w:rsid w:val="000A4A64"/>
+    <w:rsid w:val="000A75F1"/>
+    <w:rsid w:val="000B2B82"/>
+    <w:rsid w:val="000B3050"/>
+    <w:rsid w:val="000B34D8"/>
+    <w:rsid w:val="000B70FC"/>
+    <w:rsid w:val="000C4162"/>
+    <w:rsid w:val="000C42FB"/>
+    <w:rsid w:val="000C4916"/>
+    <w:rsid w:val="000C4ADE"/>
+    <w:rsid w:val="000C5C7C"/>
+    <w:rsid w:val="000C5F26"/>
+    <w:rsid w:val="000C650A"/>
+    <w:rsid w:val="000C7302"/>
+    <w:rsid w:val="000D0D93"/>
+    <w:rsid w:val="000D17D5"/>
+    <w:rsid w:val="000D1D8B"/>
+    <w:rsid w:val="000D2D2B"/>
+    <w:rsid w:val="000D3024"/>
+    <w:rsid w:val="000D38E1"/>
+    <w:rsid w:val="000D42BA"/>
+    <w:rsid w:val="000D49D5"/>
+    <w:rsid w:val="000D5582"/>
+    <w:rsid w:val="000E1312"/>
+    <w:rsid w:val="000E2DC7"/>
+    <w:rsid w:val="000E39A3"/>
+    <w:rsid w:val="000E3D61"/>
+    <w:rsid w:val="000E4E72"/>
+    <w:rsid w:val="000E693C"/>
+    <w:rsid w:val="000F015C"/>
+    <w:rsid w:val="000F0EBF"/>
+    <w:rsid w:val="000F12D5"/>
+    <w:rsid w:val="000F20D8"/>
+    <w:rsid w:val="000F49B7"/>
+    <w:rsid w:val="000F4B18"/>
+    <w:rsid w:val="000F7CFA"/>
+    <w:rsid w:val="00102C44"/>
+    <w:rsid w:val="001033BE"/>
+    <w:rsid w:val="001055F2"/>
+    <w:rsid w:val="00106C03"/>
+    <w:rsid w:val="00107E12"/>
+    <w:rsid w:val="00110D83"/>
+    <w:rsid w:val="00111A14"/>
+    <w:rsid w:val="00112A0F"/>
+    <w:rsid w:val="0011370A"/>
+    <w:rsid w:val="00113AFD"/>
+    <w:rsid w:val="00114C2C"/>
+    <w:rsid w:val="00116A2A"/>
+    <w:rsid w:val="001173CF"/>
+    <w:rsid w:val="0012137F"/>
+    <w:rsid w:val="00123369"/>
+    <w:rsid w:val="00123815"/>
+    <w:rsid w:val="00125201"/>
+    <w:rsid w:val="0012540E"/>
+    <w:rsid w:val="00126A72"/>
+    <w:rsid w:val="001279D3"/>
+    <w:rsid w:val="001307F8"/>
+    <w:rsid w:val="0013207C"/>
+    <w:rsid w:val="00134E02"/>
+    <w:rsid w:val="001371B6"/>
+    <w:rsid w:val="001372BD"/>
+    <w:rsid w:val="0013752E"/>
+    <w:rsid w:val="001421EC"/>
+    <w:rsid w:val="00142201"/>
+    <w:rsid w:val="0014288D"/>
+    <w:rsid w:val="0014387D"/>
+    <w:rsid w:val="00143A5F"/>
+    <w:rsid w:val="00143E7E"/>
+    <w:rsid w:val="0014674A"/>
+    <w:rsid w:val="0015069C"/>
+    <w:rsid w:val="00150871"/>
+    <w:rsid w:val="00151D58"/>
+    <w:rsid w:val="00152CD8"/>
+    <w:rsid w:val="001552AF"/>
+    <w:rsid w:val="001556E2"/>
+    <w:rsid w:val="0015659B"/>
+    <w:rsid w:val="00163864"/>
+    <w:rsid w:val="0016731E"/>
+    <w:rsid w:val="00170BFB"/>
+    <w:rsid w:val="00171175"/>
+    <w:rsid w:val="00177B68"/>
+    <w:rsid w:val="00181FD1"/>
+    <w:rsid w:val="00182279"/>
+    <w:rsid w:val="00182CAB"/>
+    <w:rsid w:val="00184328"/>
+    <w:rsid w:val="00184859"/>
+    <w:rsid w:val="0018696C"/>
+    <w:rsid w:val="0019477B"/>
+    <w:rsid w:val="001952EC"/>
+    <w:rsid w:val="001956E0"/>
+    <w:rsid w:val="00197481"/>
+    <w:rsid w:val="001A0F11"/>
+    <w:rsid w:val="001A255E"/>
+    <w:rsid w:val="001A35D6"/>
+    <w:rsid w:val="001A3670"/>
+    <w:rsid w:val="001A3930"/>
+    <w:rsid w:val="001A52B9"/>
+    <w:rsid w:val="001A6C31"/>
+    <w:rsid w:val="001B0549"/>
+    <w:rsid w:val="001B22F0"/>
+    <w:rsid w:val="001B5DB8"/>
+    <w:rsid w:val="001C11AD"/>
+    <w:rsid w:val="001C134C"/>
+    <w:rsid w:val="001C2CB9"/>
+    <w:rsid w:val="001C42E0"/>
+    <w:rsid w:val="001C4D9B"/>
+    <w:rsid w:val="001C6873"/>
+    <w:rsid w:val="001C6BA9"/>
+    <w:rsid w:val="001C6F72"/>
+    <w:rsid w:val="001C7ED6"/>
+    <w:rsid w:val="001D0067"/>
+    <w:rsid w:val="001D3635"/>
+    <w:rsid w:val="001D4AE4"/>
+    <w:rsid w:val="001D55CA"/>
+    <w:rsid w:val="001D5610"/>
+    <w:rsid w:val="001D5E35"/>
+    <w:rsid w:val="001D7F16"/>
+    <w:rsid w:val="001E0729"/>
+    <w:rsid w:val="001E1FF5"/>
+    <w:rsid w:val="001E429F"/>
+    <w:rsid w:val="001E4ACD"/>
+    <w:rsid w:val="001E5AB7"/>
+    <w:rsid w:val="001E6503"/>
+    <w:rsid w:val="001F0FE0"/>
+    <w:rsid w:val="001F2CC1"/>
+    <w:rsid w:val="001F5820"/>
+    <w:rsid w:val="001F67F5"/>
+    <w:rsid w:val="002041D7"/>
+    <w:rsid w:val="002042A2"/>
+    <w:rsid w:val="00204EEA"/>
+    <w:rsid w:val="00205A21"/>
+    <w:rsid w:val="00206DE4"/>
+    <w:rsid w:val="00207FB6"/>
+    <w:rsid w:val="00210172"/>
+    <w:rsid w:val="00210560"/>
+    <w:rsid w:val="002114DA"/>
+    <w:rsid w:val="002136E1"/>
+    <w:rsid w:val="00214734"/>
+    <w:rsid w:val="00215741"/>
+    <w:rsid w:val="002203EC"/>
+    <w:rsid w:val="002244E0"/>
+    <w:rsid w:val="00224636"/>
+    <w:rsid w:val="0022678E"/>
+    <w:rsid w:val="002269AA"/>
+    <w:rsid w:val="00226FAB"/>
+    <w:rsid w:val="002309E0"/>
+    <w:rsid w:val="00230F61"/>
+    <w:rsid w:val="0023131C"/>
+    <w:rsid w:val="002328D9"/>
+    <w:rsid w:val="0023399F"/>
+    <w:rsid w:val="002352A3"/>
+    <w:rsid w:val="00235B48"/>
+    <w:rsid w:val="00235D50"/>
+    <w:rsid w:val="00236A53"/>
+    <w:rsid w:val="0024141D"/>
+    <w:rsid w:val="00241C42"/>
+    <w:rsid w:val="002455AB"/>
+    <w:rsid w:val="00245855"/>
+    <w:rsid w:val="00247222"/>
+    <w:rsid w:val="00250082"/>
+    <w:rsid w:val="0025212D"/>
+    <w:rsid w:val="0025249E"/>
+    <w:rsid w:val="00252F91"/>
+    <w:rsid w:val="00253FE8"/>
+    <w:rsid w:val="00254DEE"/>
+    <w:rsid w:val="00255D37"/>
+    <w:rsid w:val="00261596"/>
+    <w:rsid w:val="002616A1"/>
+    <w:rsid w:val="002627B7"/>
+    <w:rsid w:val="0026345E"/>
+    <w:rsid w:val="00264C2F"/>
+    <w:rsid w:val="0026516E"/>
+    <w:rsid w:val="00272411"/>
+    <w:rsid w:val="002730B5"/>
+    <w:rsid w:val="00273D83"/>
+    <w:rsid w:val="00274FA2"/>
+    <w:rsid w:val="002757FD"/>
+    <w:rsid w:val="00276699"/>
+    <w:rsid w:val="00277EF5"/>
+    <w:rsid w:val="00280214"/>
+    <w:rsid w:val="00280759"/>
+    <w:rsid w:val="002812B9"/>
+    <w:rsid w:val="0028234C"/>
+    <w:rsid w:val="00282EC9"/>
+    <w:rsid w:val="00283612"/>
+    <w:rsid w:val="002844C7"/>
+    <w:rsid w:val="00285117"/>
+    <w:rsid w:val="002931E5"/>
+    <w:rsid w:val="00293429"/>
+    <w:rsid w:val="00293869"/>
+    <w:rsid w:val="00294A76"/>
+    <w:rsid w:val="0029563E"/>
+    <w:rsid w:val="00296082"/>
+    <w:rsid w:val="002973F2"/>
+    <w:rsid w:val="00297BF9"/>
+    <w:rsid w:val="002A167B"/>
+    <w:rsid w:val="002A3182"/>
+    <w:rsid w:val="002A3EC1"/>
+    <w:rsid w:val="002A7411"/>
+    <w:rsid w:val="002B008E"/>
+    <w:rsid w:val="002B0638"/>
+    <w:rsid w:val="002B3D3C"/>
+    <w:rsid w:val="002B4200"/>
+    <w:rsid w:val="002B4450"/>
+    <w:rsid w:val="002B45EF"/>
+    <w:rsid w:val="002B4AE2"/>
+    <w:rsid w:val="002B5DDB"/>
+    <w:rsid w:val="002B6EF0"/>
+    <w:rsid w:val="002C1720"/>
+    <w:rsid w:val="002C398F"/>
+    <w:rsid w:val="002C472A"/>
+    <w:rsid w:val="002C48F5"/>
+    <w:rsid w:val="002C5397"/>
+    <w:rsid w:val="002C5915"/>
+    <w:rsid w:val="002C6317"/>
+    <w:rsid w:val="002D092A"/>
+    <w:rsid w:val="002D400F"/>
+    <w:rsid w:val="002D6CA5"/>
+    <w:rsid w:val="002E0A40"/>
+    <w:rsid w:val="002E2B94"/>
+    <w:rsid w:val="002E2E7B"/>
+    <w:rsid w:val="002E57E1"/>
+    <w:rsid w:val="002E5944"/>
+    <w:rsid w:val="002E6400"/>
+    <w:rsid w:val="002E684D"/>
+    <w:rsid w:val="002E6BCE"/>
+    <w:rsid w:val="002E6D24"/>
+    <w:rsid w:val="002E7702"/>
+    <w:rsid w:val="002F082A"/>
+    <w:rsid w:val="002F11E8"/>
+    <w:rsid w:val="002F3583"/>
+    <w:rsid w:val="002F36DB"/>
+    <w:rsid w:val="002F5B1D"/>
+    <w:rsid w:val="002F5FFB"/>
+    <w:rsid w:val="002F60A1"/>
+    <w:rsid w:val="002F7830"/>
+    <w:rsid w:val="002F7AB8"/>
+    <w:rsid w:val="002F7F05"/>
+    <w:rsid w:val="00300240"/>
+    <w:rsid w:val="0030420F"/>
+    <w:rsid w:val="0030647C"/>
+    <w:rsid w:val="00310364"/>
+    <w:rsid w:val="0031190E"/>
+    <w:rsid w:val="00312997"/>
+    <w:rsid w:val="00315428"/>
+    <w:rsid w:val="00315645"/>
+    <w:rsid w:val="00316A56"/>
+    <w:rsid w:val="00322373"/>
+    <w:rsid w:val="00322CB2"/>
+    <w:rsid w:val="00322E61"/>
+    <w:rsid w:val="0032321C"/>
+    <w:rsid w:val="00325F15"/>
+    <w:rsid w:val="00327649"/>
+    <w:rsid w:val="003304A4"/>
+    <w:rsid w:val="003308FA"/>
+    <w:rsid w:val="00331873"/>
+    <w:rsid w:val="00334D18"/>
+    <w:rsid w:val="00340098"/>
+    <w:rsid w:val="00340872"/>
+    <w:rsid w:val="00340A72"/>
+    <w:rsid w:val="00342DBF"/>
+    <w:rsid w:val="003454B2"/>
+    <w:rsid w:val="003458D8"/>
+    <w:rsid w:val="00347E05"/>
+    <w:rsid w:val="00351A60"/>
+    <w:rsid w:val="00351BD1"/>
+    <w:rsid w:val="003521B7"/>
+    <w:rsid w:val="00354B7F"/>
+    <w:rsid w:val="003561FB"/>
+    <w:rsid w:val="0035665E"/>
+    <w:rsid w:val="00357499"/>
+    <w:rsid w:val="003575C0"/>
+    <w:rsid w:val="00357A4C"/>
+    <w:rsid w:val="00361DF3"/>
+    <w:rsid w:val="00362058"/>
+    <w:rsid w:val="003633E1"/>
+    <w:rsid w:val="00366F7F"/>
+    <w:rsid w:val="00367E25"/>
+    <w:rsid w:val="00370E71"/>
+    <w:rsid w:val="00371107"/>
+    <w:rsid w:val="003728A4"/>
+    <w:rsid w:val="00375017"/>
+    <w:rsid w:val="00376B45"/>
+    <w:rsid w:val="00377430"/>
+    <w:rsid w:val="00377668"/>
+    <w:rsid w:val="00381066"/>
+    <w:rsid w:val="00383895"/>
+    <w:rsid w:val="0038422E"/>
+    <w:rsid w:val="003849FF"/>
+    <w:rsid w:val="00384ED9"/>
+    <w:rsid w:val="003873DF"/>
+    <w:rsid w:val="003911C5"/>
+    <w:rsid w:val="0039333D"/>
+    <w:rsid w:val="0039437D"/>
+    <w:rsid w:val="00395508"/>
+    <w:rsid w:val="00395BA7"/>
+    <w:rsid w:val="003964C3"/>
+    <w:rsid w:val="003965A4"/>
+    <w:rsid w:val="003A1BDE"/>
+    <w:rsid w:val="003A1EC2"/>
+    <w:rsid w:val="003A44B3"/>
+    <w:rsid w:val="003A4798"/>
+    <w:rsid w:val="003A4CEB"/>
+    <w:rsid w:val="003A64B1"/>
+    <w:rsid w:val="003B052B"/>
+    <w:rsid w:val="003B3059"/>
+    <w:rsid w:val="003B30DF"/>
+    <w:rsid w:val="003C15F6"/>
+    <w:rsid w:val="003C5789"/>
+    <w:rsid w:val="003C5A7D"/>
+    <w:rsid w:val="003C6D06"/>
+    <w:rsid w:val="003D01C5"/>
+    <w:rsid w:val="003D26D3"/>
+    <w:rsid w:val="003D3E31"/>
+    <w:rsid w:val="003D7E3A"/>
+    <w:rsid w:val="003E15C2"/>
+    <w:rsid w:val="003E176B"/>
+    <w:rsid w:val="003E1D93"/>
+    <w:rsid w:val="003E3687"/>
+    <w:rsid w:val="003E6E4A"/>
+    <w:rsid w:val="003F24D9"/>
+    <w:rsid w:val="003F3263"/>
+    <w:rsid w:val="00400F1A"/>
+    <w:rsid w:val="0040118E"/>
+    <w:rsid w:val="00402A47"/>
+    <w:rsid w:val="0040434E"/>
+    <w:rsid w:val="004055DC"/>
+    <w:rsid w:val="004057FC"/>
+    <w:rsid w:val="004062A8"/>
+    <w:rsid w:val="0040636F"/>
+    <w:rsid w:val="00406480"/>
+    <w:rsid w:val="00406DB1"/>
+    <w:rsid w:val="00407921"/>
+    <w:rsid w:val="00410654"/>
+    <w:rsid w:val="004120AA"/>
+    <w:rsid w:val="00412FEF"/>
+    <w:rsid w:val="004162F3"/>
+    <w:rsid w:val="00416E98"/>
+    <w:rsid w:val="004171CB"/>
+    <w:rsid w:val="00420658"/>
+    <w:rsid w:val="0042230B"/>
+    <w:rsid w:val="004224E2"/>
+    <w:rsid w:val="0042375F"/>
+    <w:rsid w:val="00424044"/>
+    <w:rsid w:val="00425EE2"/>
+    <w:rsid w:val="00434D0E"/>
+    <w:rsid w:val="00436E13"/>
+    <w:rsid w:val="00446559"/>
+    <w:rsid w:val="00447772"/>
+    <w:rsid w:val="004526B2"/>
+    <w:rsid w:val="00452BCA"/>
+    <w:rsid w:val="00453116"/>
+    <w:rsid w:val="004550C3"/>
+    <w:rsid w:val="00456C54"/>
+    <w:rsid w:val="00456F45"/>
+    <w:rsid w:val="00457102"/>
+    <w:rsid w:val="00460587"/>
+    <w:rsid w:val="00460BDE"/>
+    <w:rsid w:val="00461634"/>
+    <w:rsid w:val="0046233D"/>
+    <w:rsid w:val="00462492"/>
+    <w:rsid w:val="004625AA"/>
+    <w:rsid w:val="00462B85"/>
+    <w:rsid w:val="00462D5A"/>
+    <w:rsid w:val="004630AD"/>
+    <w:rsid w:val="00463801"/>
+    <w:rsid w:val="004643A7"/>
+    <w:rsid w:val="00465F43"/>
+    <w:rsid w:val="00466B38"/>
+    <w:rsid w:val="00466FFA"/>
+    <w:rsid w:val="00473D95"/>
+    <w:rsid w:val="0047635D"/>
+    <w:rsid w:val="004778CA"/>
+    <w:rsid w:val="00480863"/>
+    <w:rsid w:val="00483217"/>
+    <w:rsid w:val="004839BD"/>
+    <w:rsid w:val="00487B45"/>
+    <w:rsid w:val="00487FBC"/>
+    <w:rsid w:val="00490DE7"/>
+    <w:rsid w:val="00491421"/>
+    <w:rsid w:val="00494E78"/>
+    <w:rsid w:val="00495D93"/>
+    <w:rsid w:val="004A1998"/>
+    <w:rsid w:val="004A3CF4"/>
+    <w:rsid w:val="004B48DB"/>
+    <w:rsid w:val="004B5CCD"/>
+    <w:rsid w:val="004B6A05"/>
+    <w:rsid w:val="004C1BD5"/>
+    <w:rsid w:val="004C4435"/>
+    <w:rsid w:val="004C5866"/>
+    <w:rsid w:val="004C754E"/>
+    <w:rsid w:val="004C7605"/>
+    <w:rsid w:val="004C7A9A"/>
+    <w:rsid w:val="004C7B1A"/>
+    <w:rsid w:val="004C7E53"/>
+    <w:rsid w:val="004D269D"/>
+    <w:rsid w:val="004D2825"/>
+    <w:rsid w:val="004D4467"/>
+    <w:rsid w:val="004D4F3F"/>
+    <w:rsid w:val="004D7674"/>
+    <w:rsid w:val="004E1344"/>
+    <w:rsid w:val="004E374C"/>
+    <w:rsid w:val="004E3BE8"/>
+    <w:rsid w:val="004E6B66"/>
+    <w:rsid w:val="004F0A94"/>
+    <w:rsid w:val="004F317E"/>
+    <w:rsid w:val="004F39F6"/>
+    <w:rsid w:val="004F5CA5"/>
+    <w:rsid w:val="004F5D6F"/>
+    <w:rsid w:val="004F70C1"/>
+    <w:rsid w:val="004F7214"/>
+    <w:rsid w:val="004F7AFA"/>
+    <w:rsid w:val="005003AF"/>
+    <w:rsid w:val="00502DB9"/>
+    <w:rsid w:val="00502F2F"/>
+    <w:rsid w:val="0050653E"/>
+    <w:rsid w:val="00506542"/>
+    <w:rsid w:val="00506985"/>
+    <w:rsid w:val="00510A63"/>
+    <w:rsid w:val="0051143B"/>
+    <w:rsid w:val="00511B09"/>
+    <w:rsid w:val="00514296"/>
+    <w:rsid w:val="00514589"/>
+    <w:rsid w:val="0051653F"/>
+    <w:rsid w:val="00523A78"/>
+    <w:rsid w:val="00524110"/>
+    <w:rsid w:val="005265DB"/>
+    <w:rsid w:val="005300EA"/>
+    <w:rsid w:val="00530282"/>
+    <w:rsid w:val="0053141C"/>
+    <w:rsid w:val="00532D1A"/>
+    <w:rsid w:val="00535464"/>
+    <w:rsid w:val="00535970"/>
+    <w:rsid w:val="00536046"/>
+    <w:rsid w:val="00537821"/>
+    <w:rsid w:val="00540C26"/>
+    <w:rsid w:val="00542A62"/>
+    <w:rsid w:val="00547645"/>
+    <w:rsid w:val="00547F95"/>
+    <w:rsid w:val="00550AD9"/>
+    <w:rsid w:val="00551D69"/>
+    <w:rsid w:val="00553507"/>
+    <w:rsid w:val="00555BC6"/>
+    <w:rsid w:val="00555F2D"/>
+    <w:rsid w:val="005564D6"/>
+    <w:rsid w:val="005571E6"/>
+    <w:rsid w:val="005650F5"/>
+    <w:rsid w:val="00565305"/>
+    <w:rsid w:val="005676FA"/>
+    <w:rsid w:val="00567D0A"/>
+    <w:rsid w:val="0057370C"/>
+    <w:rsid w:val="00573B7B"/>
+    <w:rsid w:val="00575128"/>
+    <w:rsid w:val="00576EA7"/>
+    <w:rsid w:val="00582153"/>
+    <w:rsid w:val="005825F2"/>
+    <w:rsid w:val="00583650"/>
+    <w:rsid w:val="00584570"/>
+    <w:rsid w:val="005846C0"/>
+    <w:rsid w:val="00585141"/>
+    <w:rsid w:val="00586A97"/>
+    <w:rsid w:val="00586AAD"/>
+    <w:rsid w:val="00591587"/>
+    <w:rsid w:val="0059269F"/>
+    <w:rsid w:val="0059460E"/>
+    <w:rsid w:val="00597C84"/>
+    <w:rsid w:val="005A0856"/>
+    <w:rsid w:val="005A5113"/>
+    <w:rsid w:val="005B40EA"/>
+    <w:rsid w:val="005B4128"/>
+    <w:rsid w:val="005B4569"/>
+    <w:rsid w:val="005B6590"/>
+    <w:rsid w:val="005C36BB"/>
+    <w:rsid w:val="005C571A"/>
+    <w:rsid w:val="005D172E"/>
+    <w:rsid w:val="005D5447"/>
+    <w:rsid w:val="005D6A30"/>
+    <w:rsid w:val="005D6E7F"/>
+    <w:rsid w:val="005D6FE4"/>
+    <w:rsid w:val="005E0B24"/>
+    <w:rsid w:val="005E1ED7"/>
+    <w:rsid w:val="005E21E1"/>
+    <w:rsid w:val="005E31F5"/>
+    <w:rsid w:val="005E4C72"/>
+    <w:rsid w:val="005E50B7"/>
+    <w:rsid w:val="005E546B"/>
+    <w:rsid w:val="005E6AF5"/>
+    <w:rsid w:val="005E7993"/>
+    <w:rsid w:val="005F0389"/>
+    <w:rsid w:val="005F2555"/>
+    <w:rsid w:val="005F262A"/>
+    <w:rsid w:val="005F2CA3"/>
+    <w:rsid w:val="005F35D4"/>
+    <w:rsid w:val="005F40DA"/>
+    <w:rsid w:val="005F7970"/>
+    <w:rsid w:val="00601CBA"/>
+    <w:rsid w:val="00602859"/>
+    <w:rsid w:val="00602C09"/>
+    <w:rsid w:val="00604FA2"/>
+    <w:rsid w:val="006074D4"/>
+    <w:rsid w:val="00610116"/>
+    <w:rsid w:val="00610E42"/>
+    <w:rsid w:val="00611692"/>
+    <w:rsid w:val="0061231C"/>
+    <w:rsid w:val="0061236E"/>
+    <w:rsid w:val="006151FF"/>
+    <w:rsid w:val="00615C52"/>
+    <w:rsid w:val="006206DD"/>
+    <w:rsid w:val="0062204A"/>
+    <w:rsid w:val="00622084"/>
+    <w:rsid w:val="006226BA"/>
+    <w:rsid w:val="00623092"/>
+    <w:rsid w:val="00623CED"/>
+    <w:rsid w:val="00623F31"/>
+    <w:rsid w:val="0062515A"/>
+    <w:rsid w:val="00625BAB"/>
+    <w:rsid w:val="00627BA3"/>
+    <w:rsid w:val="00631914"/>
+    <w:rsid w:val="006327B8"/>
+    <w:rsid w:val="006328A2"/>
+    <w:rsid w:val="0063337B"/>
+    <w:rsid w:val="00635D50"/>
+    <w:rsid w:val="00636BA2"/>
+    <w:rsid w:val="006423B4"/>
+    <w:rsid w:val="00642F6F"/>
+    <w:rsid w:val="0064335C"/>
+    <w:rsid w:val="006436B9"/>
+    <w:rsid w:val="00644D4D"/>
+    <w:rsid w:val="006460DD"/>
+    <w:rsid w:val="00647576"/>
+    <w:rsid w:val="0064786C"/>
+    <w:rsid w:val="00650C25"/>
+    <w:rsid w:val="00651ABA"/>
+    <w:rsid w:val="00651B36"/>
+    <w:rsid w:val="0065465F"/>
+    <w:rsid w:val="0065519D"/>
+    <w:rsid w:val="00656548"/>
+    <w:rsid w:val="00656EFE"/>
+    <w:rsid w:val="00656F09"/>
+    <w:rsid w:val="0066002E"/>
+    <w:rsid w:val="006637B1"/>
+    <w:rsid w:val="00663834"/>
+    <w:rsid w:val="00663EA1"/>
+    <w:rsid w:val="00665820"/>
+    <w:rsid w:val="00666DEF"/>
+    <w:rsid w:val="00670D5F"/>
+    <w:rsid w:val="00673571"/>
+    <w:rsid w:val="006814F7"/>
+    <w:rsid w:val="00681AA8"/>
+    <w:rsid w:val="00684049"/>
+    <w:rsid w:val="006842D5"/>
+    <w:rsid w:val="00684FDC"/>
+    <w:rsid w:val="00686476"/>
+    <w:rsid w:val="00686A67"/>
+    <w:rsid w:val="00686AE2"/>
+    <w:rsid w:val="00687173"/>
+    <w:rsid w:val="00690109"/>
+    <w:rsid w:val="006918EF"/>
+    <w:rsid w:val="00693334"/>
+    <w:rsid w:val="00695D93"/>
+    <w:rsid w:val="0069707B"/>
+    <w:rsid w:val="006A054D"/>
+    <w:rsid w:val="006A0C92"/>
+    <w:rsid w:val="006A10E8"/>
+    <w:rsid w:val="006A1A45"/>
+    <w:rsid w:val="006A2B45"/>
+    <w:rsid w:val="006A3534"/>
+    <w:rsid w:val="006A36FC"/>
+    <w:rsid w:val="006A5E99"/>
+    <w:rsid w:val="006A5ECC"/>
+    <w:rsid w:val="006A626D"/>
+    <w:rsid w:val="006A75FA"/>
+    <w:rsid w:val="006A7883"/>
+    <w:rsid w:val="006A7EFC"/>
+    <w:rsid w:val="006B0178"/>
+    <w:rsid w:val="006B07C9"/>
+    <w:rsid w:val="006B0ED7"/>
+    <w:rsid w:val="006B1A8C"/>
+    <w:rsid w:val="006B1CF3"/>
+    <w:rsid w:val="006B1FCA"/>
+    <w:rsid w:val="006B39CB"/>
+    <w:rsid w:val="006B465E"/>
+    <w:rsid w:val="006B5F7A"/>
+    <w:rsid w:val="006B764B"/>
+    <w:rsid w:val="006C1258"/>
+    <w:rsid w:val="006C149C"/>
+    <w:rsid w:val="006C1CD2"/>
+    <w:rsid w:val="006C35D7"/>
+    <w:rsid w:val="006C5F21"/>
+    <w:rsid w:val="006C6262"/>
+    <w:rsid w:val="006C6A6B"/>
+    <w:rsid w:val="006C767D"/>
+    <w:rsid w:val="006C7797"/>
+    <w:rsid w:val="006D0EAC"/>
+    <w:rsid w:val="006D2F97"/>
+    <w:rsid w:val="006D4422"/>
+    <w:rsid w:val="006D5350"/>
+    <w:rsid w:val="006D7E00"/>
+    <w:rsid w:val="006E28FE"/>
+    <w:rsid w:val="006E2C74"/>
+    <w:rsid w:val="006E318C"/>
+    <w:rsid w:val="006E3BBF"/>
+    <w:rsid w:val="006E42B5"/>
+    <w:rsid w:val="006E56FB"/>
+    <w:rsid w:val="006E5745"/>
+    <w:rsid w:val="006E6586"/>
+    <w:rsid w:val="006F0D9D"/>
+    <w:rsid w:val="006F1406"/>
+    <w:rsid w:val="006F194A"/>
+    <w:rsid w:val="006F4B7F"/>
+    <w:rsid w:val="006F731E"/>
+    <w:rsid w:val="006F7402"/>
+    <w:rsid w:val="007036B7"/>
+    <w:rsid w:val="0070408C"/>
+    <w:rsid w:val="00706D02"/>
+    <w:rsid w:val="00707801"/>
+    <w:rsid w:val="00711816"/>
+    <w:rsid w:val="007124A6"/>
+    <w:rsid w:val="007148A1"/>
+    <w:rsid w:val="00714A52"/>
+    <w:rsid w:val="007151BE"/>
+    <w:rsid w:val="00717AAF"/>
+    <w:rsid w:val="00717E38"/>
+    <w:rsid w:val="00720708"/>
+    <w:rsid w:val="007241B5"/>
+    <w:rsid w:val="0072457A"/>
+    <w:rsid w:val="00725073"/>
+    <w:rsid w:val="00726E0D"/>
+    <w:rsid w:val="00726EBE"/>
+    <w:rsid w:val="007270E6"/>
+    <w:rsid w:val="007272E2"/>
+    <w:rsid w:val="007304CB"/>
+    <w:rsid w:val="00732C65"/>
+    <w:rsid w:val="00732C87"/>
+    <w:rsid w:val="00733275"/>
+    <w:rsid w:val="007340E0"/>
+    <w:rsid w:val="0073514C"/>
+    <w:rsid w:val="00740DB6"/>
+    <w:rsid w:val="00740F82"/>
+    <w:rsid w:val="00741B0F"/>
+    <w:rsid w:val="0074612C"/>
+    <w:rsid w:val="00747BCD"/>
+    <w:rsid w:val="00747E94"/>
+    <w:rsid w:val="007503A9"/>
+    <w:rsid w:val="00750D5D"/>
+    <w:rsid w:val="0075286B"/>
+    <w:rsid w:val="007528A8"/>
+    <w:rsid w:val="00752A89"/>
+    <w:rsid w:val="007536F0"/>
+    <w:rsid w:val="00755FC8"/>
+    <w:rsid w:val="007561DF"/>
+    <w:rsid w:val="00760486"/>
+    <w:rsid w:val="00761663"/>
+    <w:rsid w:val="007646EA"/>
+    <w:rsid w:val="00764C98"/>
+    <w:rsid w:val="00765B51"/>
+    <w:rsid w:val="00766609"/>
+    <w:rsid w:val="00767143"/>
+    <w:rsid w:val="00767810"/>
+    <w:rsid w:val="007748BA"/>
+    <w:rsid w:val="00776F28"/>
+    <w:rsid w:val="0077768A"/>
+    <w:rsid w:val="00777DC0"/>
+    <w:rsid w:val="0078062B"/>
+    <w:rsid w:val="00781FD4"/>
+    <w:rsid w:val="00782EAB"/>
+    <w:rsid w:val="00783471"/>
+    <w:rsid w:val="00784BFF"/>
+    <w:rsid w:val="00787CC6"/>
+    <w:rsid w:val="00792A78"/>
+    <w:rsid w:val="00793F9E"/>
+    <w:rsid w:val="00795608"/>
+    <w:rsid w:val="00795EDB"/>
+    <w:rsid w:val="007963F0"/>
+    <w:rsid w:val="007971C3"/>
+    <w:rsid w:val="007A4A8F"/>
+    <w:rsid w:val="007A4FF0"/>
+    <w:rsid w:val="007A6EBC"/>
+    <w:rsid w:val="007A6F76"/>
+    <w:rsid w:val="007B0430"/>
+    <w:rsid w:val="007B1F02"/>
+    <w:rsid w:val="007B1F61"/>
+    <w:rsid w:val="007B42AF"/>
+    <w:rsid w:val="007B55BD"/>
+    <w:rsid w:val="007C08DF"/>
+    <w:rsid w:val="007C1DBD"/>
+    <w:rsid w:val="007C26EB"/>
+    <w:rsid w:val="007C4C6B"/>
+    <w:rsid w:val="007C5D26"/>
+    <w:rsid w:val="007C628C"/>
+    <w:rsid w:val="007C7F8D"/>
+    <w:rsid w:val="007D38AA"/>
+    <w:rsid w:val="007D4839"/>
+    <w:rsid w:val="007D57B7"/>
+    <w:rsid w:val="007E552E"/>
+    <w:rsid w:val="007E5B0C"/>
+    <w:rsid w:val="007E7E14"/>
+    <w:rsid w:val="007F06A1"/>
+    <w:rsid w:val="007F43EE"/>
+    <w:rsid w:val="007F4B11"/>
+    <w:rsid w:val="007F6F43"/>
+    <w:rsid w:val="007F7EDC"/>
+    <w:rsid w:val="007F7FC7"/>
+    <w:rsid w:val="00800360"/>
+    <w:rsid w:val="00802A80"/>
+    <w:rsid w:val="0081210A"/>
+    <w:rsid w:val="00820449"/>
+    <w:rsid w:val="00820A06"/>
+    <w:rsid w:val="008215FD"/>
+    <w:rsid w:val="008217E0"/>
+    <w:rsid w:val="00821AA6"/>
+    <w:rsid w:val="008223E9"/>
+    <w:rsid w:val="008231F7"/>
+    <w:rsid w:val="00823ACC"/>
+    <w:rsid w:val="00824E80"/>
+    <w:rsid w:val="00826928"/>
+    <w:rsid w:val="00826F6B"/>
+    <w:rsid w:val="00831FB6"/>
+    <w:rsid w:val="008326BC"/>
+    <w:rsid w:val="00833B2C"/>
+    <w:rsid w:val="008352C5"/>
+    <w:rsid w:val="008362C5"/>
+    <w:rsid w:val="008363DB"/>
+    <w:rsid w:val="0083792B"/>
+    <w:rsid w:val="008406FB"/>
+    <w:rsid w:val="00840982"/>
+    <w:rsid w:val="00843D80"/>
+    <w:rsid w:val="00845479"/>
+    <w:rsid w:val="00845F8D"/>
+    <w:rsid w:val="00846687"/>
+    <w:rsid w:val="00847353"/>
+    <w:rsid w:val="00851DF8"/>
+    <w:rsid w:val="008529E5"/>
+    <w:rsid w:val="00852A16"/>
+    <w:rsid w:val="00856123"/>
+    <w:rsid w:val="00860514"/>
+    <w:rsid w:val="00860E55"/>
+    <w:rsid w:val="00861DA2"/>
+    <w:rsid w:val="0086441A"/>
+    <w:rsid w:val="00864EF2"/>
+    <w:rsid w:val="00866CB3"/>
+    <w:rsid w:val="0086739B"/>
+    <w:rsid w:val="00867470"/>
+    <w:rsid w:val="0086789B"/>
+    <w:rsid w:val="00867E50"/>
+    <w:rsid w:val="0087140C"/>
+    <w:rsid w:val="00872C81"/>
+    <w:rsid w:val="00873076"/>
+    <w:rsid w:val="008733D6"/>
+    <w:rsid w:val="00874964"/>
+    <w:rsid w:val="00874CE5"/>
+    <w:rsid w:val="00876552"/>
+    <w:rsid w:val="008765C0"/>
+    <w:rsid w:val="00880268"/>
+    <w:rsid w:val="00881438"/>
+    <w:rsid w:val="00883314"/>
+    <w:rsid w:val="00883361"/>
+    <w:rsid w:val="00885E30"/>
+    <w:rsid w:val="00886E77"/>
+    <w:rsid w:val="00887220"/>
+    <w:rsid w:val="00887471"/>
+    <w:rsid w:val="00887615"/>
+    <w:rsid w:val="008902EF"/>
+    <w:rsid w:val="00890704"/>
+    <w:rsid w:val="00895AD8"/>
+    <w:rsid w:val="00896552"/>
+    <w:rsid w:val="008A0842"/>
+    <w:rsid w:val="008A0A4C"/>
+    <w:rsid w:val="008A1824"/>
+    <w:rsid w:val="008A1E87"/>
+    <w:rsid w:val="008A2874"/>
+    <w:rsid w:val="008A2E40"/>
+    <w:rsid w:val="008A3A2A"/>
+    <w:rsid w:val="008A3AB8"/>
+    <w:rsid w:val="008A4FD8"/>
+    <w:rsid w:val="008A5315"/>
+    <w:rsid w:val="008A75BE"/>
+    <w:rsid w:val="008B1EBB"/>
+    <w:rsid w:val="008B6111"/>
+    <w:rsid w:val="008B72A8"/>
+    <w:rsid w:val="008C6C73"/>
+    <w:rsid w:val="008D2276"/>
+    <w:rsid w:val="008D5FD4"/>
+    <w:rsid w:val="008D79E3"/>
+    <w:rsid w:val="008E02AA"/>
+    <w:rsid w:val="008E0D1E"/>
+    <w:rsid w:val="008E2101"/>
+    <w:rsid w:val="008E5945"/>
+    <w:rsid w:val="008F0013"/>
+    <w:rsid w:val="008F0523"/>
+    <w:rsid w:val="008F187B"/>
+    <w:rsid w:val="008F5FB9"/>
+    <w:rsid w:val="008F60B8"/>
+    <w:rsid w:val="008F66F8"/>
+    <w:rsid w:val="008F7600"/>
+    <w:rsid w:val="009035CE"/>
+    <w:rsid w:val="00906797"/>
+    <w:rsid w:val="009071A3"/>
+    <w:rsid w:val="00907CFD"/>
+    <w:rsid w:val="00907FEA"/>
+    <w:rsid w:val="009110FF"/>
+    <w:rsid w:val="00912452"/>
+    <w:rsid w:val="009147DB"/>
+    <w:rsid w:val="00920817"/>
+    <w:rsid w:val="00922E7B"/>
+    <w:rsid w:val="009239D1"/>
+    <w:rsid w:val="00923DED"/>
+    <w:rsid w:val="0092444A"/>
+    <w:rsid w:val="00925600"/>
+    <w:rsid w:val="00926E45"/>
+    <w:rsid w:val="00927AFF"/>
+    <w:rsid w:val="00930916"/>
+    <w:rsid w:val="00930DB8"/>
+    <w:rsid w:val="00933A11"/>
+    <w:rsid w:val="0093472C"/>
+    <w:rsid w:val="00934DF7"/>
+    <w:rsid w:val="00936DA6"/>
+    <w:rsid w:val="0094033D"/>
+    <w:rsid w:val="00940F92"/>
+    <w:rsid w:val="0094398C"/>
+    <w:rsid w:val="0094443C"/>
+    <w:rsid w:val="009501A3"/>
+    <w:rsid w:val="0095155A"/>
+    <w:rsid w:val="00952248"/>
+    <w:rsid w:val="0095252F"/>
+    <w:rsid w:val="00952BAB"/>
+    <w:rsid w:val="009549C1"/>
+    <w:rsid w:val="00954A7F"/>
+    <w:rsid w:val="00957915"/>
+    <w:rsid w:val="009579C6"/>
+    <w:rsid w:val="00961649"/>
+    <w:rsid w:val="0096173D"/>
+    <w:rsid w:val="009640FA"/>
+    <w:rsid w:val="00964B50"/>
+    <w:rsid w:val="009669F2"/>
+    <w:rsid w:val="00966E67"/>
+    <w:rsid w:val="00967B4C"/>
+    <w:rsid w:val="00972024"/>
+    <w:rsid w:val="0097270D"/>
+    <w:rsid w:val="009737BA"/>
+    <w:rsid w:val="0097395B"/>
+    <w:rsid w:val="00977A19"/>
+    <w:rsid w:val="00977BEB"/>
+    <w:rsid w:val="00980A15"/>
+    <w:rsid w:val="0098122D"/>
+    <w:rsid w:val="0098453B"/>
+    <w:rsid w:val="00984812"/>
+    <w:rsid w:val="009855C4"/>
+    <w:rsid w:val="00990302"/>
+    <w:rsid w:val="00990988"/>
+    <w:rsid w:val="00990DF7"/>
+    <w:rsid w:val="00990F0D"/>
+    <w:rsid w:val="00997370"/>
+    <w:rsid w:val="0099742B"/>
+    <w:rsid w:val="009A2061"/>
+    <w:rsid w:val="009A29BD"/>
+    <w:rsid w:val="009A574E"/>
+    <w:rsid w:val="009A5D5F"/>
+    <w:rsid w:val="009A6C96"/>
+    <w:rsid w:val="009A7133"/>
+    <w:rsid w:val="009A77A3"/>
+    <w:rsid w:val="009B406D"/>
+    <w:rsid w:val="009B4C68"/>
+    <w:rsid w:val="009B6523"/>
+    <w:rsid w:val="009B673A"/>
+    <w:rsid w:val="009C3585"/>
+    <w:rsid w:val="009C6B7D"/>
+    <w:rsid w:val="009D2CC4"/>
+    <w:rsid w:val="009D3016"/>
+    <w:rsid w:val="009D358C"/>
+    <w:rsid w:val="009D374D"/>
+    <w:rsid w:val="009D3A5E"/>
+    <w:rsid w:val="009D4A18"/>
+    <w:rsid w:val="009D77C5"/>
+    <w:rsid w:val="009E00CD"/>
+    <w:rsid w:val="009E1060"/>
+    <w:rsid w:val="009E11E4"/>
+    <w:rsid w:val="009E2B7E"/>
+    <w:rsid w:val="009E3C70"/>
+    <w:rsid w:val="009E5B19"/>
+    <w:rsid w:val="009E682D"/>
+    <w:rsid w:val="009F2E6D"/>
+    <w:rsid w:val="009F40CC"/>
+    <w:rsid w:val="009F60A9"/>
+    <w:rsid w:val="009F7546"/>
+    <w:rsid w:val="009F75A9"/>
+    <w:rsid w:val="00A0001F"/>
+    <w:rsid w:val="00A0028B"/>
+    <w:rsid w:val="00A01853"/>
+    <w:rsid w:val="00A01E2C"/>
+    <w:rsid w:val="00A03C03"/>
+    <w:rsid w:val="00A05A7E"/>
+    <w:rsid w:val="00A10CE2"/>
+    <w:rsid w:val="00A11948"/>
+    <w:rsid w:val="00A11988"/>
+    <w:rsid w:val="00A130A3"/>
+    <w:rsid w:val="00A143F9"/>
+    <w:rsid w:val="00A149E6"/>
+    <w:rsid w:val="00A1517B"/>
+    <w:rsid w:val="00A15223"/>
+    <w:rsid w:val="00A21D92"/>
+    <w:rsid w:val="00A22070"/>
+    <w:rsid w:val="00A2417B"/>
+    <w:rsid w:val="00A26611"/>
+    <w:rsid w:val="00A27C3A"/>
+    <w:rsid w:val="00A30E9A"/>
+    <w:rsid w:val="00A31257"/>
+    <w:rsid w:val="00A33552"/>
+    <w:rsid w:val="00A35FE8"/>
+    <w:rsid w:val="00A368D4"/>
+    <w:rsid w:val="00A36B0B"/>
+    <w:rsid w:val="00A37D3B"/>
+    <w:rsid w:val="00A404EE"/>
+    <w:rsid w:val="00A4148A"/>
+    <w:rsid w:val="00A419D5"/>
+    <w:rsid w:val="00A42259"/>
+    <w:rsid w:val="00A4262C"/>
+    <w:rsid w:val="00A42F42"/>
+    <w:rsid w:val="00A44356"/>
+    <w:rsid w:val="00A452D9"/>
+    <w:rsid w:val="00A4574F"/>
+    <w:rsid w:val="00A45E5A"/>
+    <w:rsid w:val="00A463B6"/>
+    <w:rsid w:val="00A463F0"/>
+    <w:rsid w:val="00A46F63"/>
+    <w:rsid w:val="00A514A1"/>
+    <w:rsid w:val="00A54439"/>
+    <w:rsid w:val="00A55754"/>
+    <w:rsid w:val="00A60FEE"/>
+    <w:rsid w:val="00A6179F"/>
+    <w:rsid w:val="00A62E3B"/>
+    <w:rsid w:val="00A65B09"/>
+    <w:rsid w:val="00A66A73"/>
+    <w:rsid w:val="00A70A0D"/>
+    <w:rsid w:val="00A70E0D"/>
+    <w:rsid w:val="00A724BC"/>
+    <w:rsid w:val="00A731F2"/>
+    <w:rsid w:val="00A73FBD"/>
+    <w:rsid w:val="00A7420A"/>
+    <w:rsid w:val="00A77751"/>
+    <w:rsid w:val="00A77A02"/>
+    <w:rsid w:val="00A82BD6"/>
+    <w:rsid w:val="00A85793"/>
+    <w:rsid w:val="00A85A25"/>
+    <w:rsid w:val="00A87901"/>
+    <w:rsid w:val="00A91440"/>
+    <w:rsid w:val="00A92412"/>
+    <w:rsid w:val="00AA2FCE"/>
+    <w:rsid w:val="00AA323A"/>
+    <w:rsid w:val="00AA35D8"/>
+    <w:rsid w:val="00AA6E05"/>
+    <w:rsid w:val="00AB0418"/>
+    <w:rsid w:val="00AB0AE1"/>
+    <w:rsid w:val="00AB0FB1"/>
+    <w:rsid w:val="00AB5A40"/>
+    <w:rsid w:val="00AC0F7F"/>
+    <w:rsid w:val="00AC1A30"/>
+    <w:rsid w:val="00AC1C8E"/>
+    <w:rsid w:val="00AC20E4"/>
+    <w:rsid w:val="00AC5198"/>
+    <w:rsid w:val="00AC51BE"/>
+    <w:rsid w:val="00AC6F09"/>
+    <w:rsid w:val="00AD06EB"/>
+    <w:rsid w:val="00AD1607"/>
+    <w:rsid w:val="00AD6640"/>
+    <w:rsid w:val="00AE1249"/>
+    <w:rsid w:val="00AE436C"/>
+    <w:rsid w:val="00AE70B2"/>
+    <w:rsid w:val="00AE7E3F"/>
+    <w:rsid w:val="00AF1F4A"/>
+    <w:rsid w:val="00AF420A"/>
+    <w:rsid w:val="00AF4AA9"/>
+    <w:rsid w:val="00AF546F"/>
+    <w:rsid w:val="00AF77A9"/>
+    <w:rsid w:val="00B00449"/>
+    <w:rsid w:val="00B004BD"/>
+    <w:rsid w:val="00B01C9F"/>
+    <w:rsid w:val="00B01CC2"/>
+    <w:rsid w:val="00B02A8F"/>
+    <w:rsid w:val="00B0345C"/>
+    <w:rsid w:val="00B03932"/>
+    <w:rsid w:val="00B04013"/>
+    <w:rsid w:val="00B05BA9"/>
+    <w:rsid w:val="00B06598"/>
+    <w:rsid w:val="00B06FB1"/>
+    <w:rsid w:val="00B10283"/>
+    <w:rsid w:val="00B11118"/>
+    <w:rsid w:val="00B11D4B"/>
+    <w:rsid w:val="00B13492"/>
+    <w:rsid w:val="00B14655"/>
+    <w:rsid w:val="00B158EE"/>
+    <w:rsid w:val="00B15BEB"/>
+    <w:rsid w:val="00B15C17"/>
+    <w:rsid w:val="00B16F74"/>
+    <w:rsid w:val="00B177A3"/>
+    <w:rsid w:val="00B17EFA"/>
+    <w:rsid w:val="00B20895"/>
+    <w:rsid w:val="00B20AB6"/>
+    <w:rsid w:val="00B21CE8"/>
+    <w:rsid w:val="00B256A2"/>
+    <w:rsid w:val="00B2755A"/>
+    <w:rsid w:val="00B300FA"/>
+    <w:rsid w:val="00B31F8F"/>
+    <w:rsid w:val="00B34CAF"/>
+    <w:rsid w:val="00B367EF"/>
+    <w:rsid w:val="00B37336"/>
+    <w:rsid w:val="00B378E1"/>
+    <w:rsid w:val="00B37A6A"/>
+    <w:rsid w:val="00B41C86"/>
+    <w:rsid w:val="00B420D1"/>
+    <w:rsid w:val="00B43B1A"/>
+    <w:rsid w:val="00B46204"/>
+    <w:rsid w:val="00B46CA0"/>
+    <w:rsid w:val="00B46E3D"/>
+    <w:rsid w:val="00B505E5"/>
+    <w:rsid w:val="00B50D7E"/>
+    <w:rsid w:val="00B5377A"/>
+    <w:rsid w:val="00B543C2"/>
+    <w:rsid w:val="00B55305"/>
+    <w:rsid w:val="00B60658"/>
+    <w:rsid w:val="00B60C26"/>
+    <w:rsid w:val="00B610EB"/>
+    <w:rsid w:val="00B6288E"/>
+    <w:rsid w:val="00B62E42"/>
+    <w:rsid w:val="00B63175"/>
+    <w:rsid w:val="00B63AF8"/>
+    <w:rsid w:val="00B644C8"/>
+    <w:rsid w:val="00B65394"/>
+    <w:rsid w:val="00B67070"/>
+    <w:rsid w:val="00B70095"/>
+    <w:rsid w:val="00B71EF8"/>
+    <w:rsid w:val="00B728C6"/>
+    <w:rsid w:val="00B73F9C"/>
+    <w:rsid w:val="00B74ECF"/>
+    <w:rsid w:val="00B766EE"/>
+    <w:rsid w:val="00B76B14"/>
+    <w:rsid w:val="00B81272"/>
+    <w:rsid w:val="00B81578"/>
+    <w:rsid w:val="00B81CF1"/>
+    <w:rsid w:val="00B82B01"/>
+    <w:rsid w:val="00B8340F"/>
+    <w:rsid w:val="00B84107"/>
+    <w:rsid w:val="00B85122"/>
+    <w:rsid w:val="00B85CEC"/>
+    <w:rsid w:val="00B9081F"/>
+    <w:rsid w:val="00B90E5D"/>
+    <w:rsid w:val="00B91252"/>
+    <w:rsid w:val="00B91F8F"/>
+    <w:rsid w:val="00B92739"/>
+    <w:rsid w:val="00B94AEF"/>
+    <w:rsid w:val="00B95422"/>
+    <w:rsid w:val="00BA088B"/>
+    <w:rsid w:val="00BA1CF9"/>
+    <w:rsid w:val="00BA69FD"/>
+    <w:rsid w:val="00BB1B63"/>
+    <w:rsid w:val="00BB215E"/>
+    <w:rsid w:val="00BB24AB"/>
+    <w:rsid w:val="00BB2696"/>
+    <w:rsid w:val="00BB6BC8"/>
+    <w:rsid w:val="00BC419D"/>
+    <w:rsid w:val="00BC7D25"/>
+    <w:rsid w:val="00BD039D"/>
+    <w:rsid w:val="00BD054F"/>
+    <w:rsid w:val="00BD1313"/>
+    <w:rsid w:val="00BD2324"/>
+    <w:rsid w:val="00BD2405"/>
+    <w:rsid w:val="00BD2EA3"/>
+    <w:rsid w:val="00BD3578"/>
+    <w:rsid w:val="00BD4367"/>
+    <w:rsid w:val="00BD564E"/>
+    <w:rsid w:val="00BD6FFA"/>
+    <w:rsid w:val="00BE0252"/>
+    <w:rsid w:val="00BE2BDB"/>
+    <w:rsid w:val="00BE2DD9"/>
+    <w:rsid w:val="00BE5EB4"/>
+    <w:rsid w:val="00BF04A8"/>
+    <w:rsid w:val="00BF112F"/>
+    <w:rsid w:val="00BF18FB"/>
+    <w:rsid w:val="00BF1BE8"/>
+    <w:rsid w:val="00BF2FD7"/>
+    <w:rsid w:val="00BF7AB5"/>
+    <w:rsid w:val="00C02250"/>
+    <w:rsid w:val="00C03421"/>
+    <w:rsid w:val="00C069B2"/>
+    <w:rsid w:val="00C06C4E"/>
+    <w:rsid w:val="00C100BA"/>
+    <w:rsid w:val="00C12CDA"/>
+    <w:rsid w:val="00C12F3B"/>
+    <w:rsid w:val="00C20178"/>
+    <w:rsid w:val="00C21FDC"/>
+    <w:rsid w:val="00C2235D"/>
+    <w:rsid w:val="00C224E9"/>
+    <w:rsid w:val="00C2275D"/>
+    <w:rsid w:val="00C240A7"/>
+    <w:rsid w:val="00C244CC"/>
+    <w:rsid w:val="00C25CC3"/>
+    <w:rsid w:val="00C262FD"/>
+    <w:rsid w:val="00C26330"/>
+    <w:rsid w:val="00C319E4"/>
+    <w:rsid w:val="00C31DF7"/>
+    <w:rsid w:val="00C3201C"/>
+    <w:rsid w:val="00C327AE"/>
+    <w:rsid w:val="00C32A98"/>
+    <w:rsid w:val="00C32CA5"/>
+    <w:rsid w:val="00C330D0"/>
+    <w:rsid w:val="00C333D3"/>
+    <w:rsid w:val="00C33599"/>
+    <w:rsid w:val="00C34A51"/>
+    <w:rsid w:val="00C358CF"/>
+    <w:rsid w:val="00C36B4E"/>
+    <w:rsid w:val="00C409FF"/>
+    <w:rsid w:val="00C40CB1"/>
+    <w:rsid w:val="00C42564"/>
+    <w:rsid w:val="00C436C3"/>
+    <w:rsid w:val="00C444CF"/>
+    <w:rsid w:val="00C44C20"/>
+    <w:rsid w:val="00C45910"/>
+    <w:rsid w:val="00C47C63"/>
+    <w:rsid w:val="00C51DC7"/>
+    <w:rsid w:val="00C5410B"/>
+    <w:rsid w:val="00C542AE"/>
+    <w:rsid w:val="00C5607A"/>
+    <w:rsid w:val="00C626E2"/>
+    <w:rsid w:val="00C655AC"/>
+    <w:rsid w:val="00C70160"/>
+    <w:rsid w:val="00C705A2"/>
+    <w:rsid w:val="00C726E3"/>
+    <w:rsid w:val="00C744BC"/>
+    <w:rsid w:val="00C77304"/>
+    <w:rsid w:val="00C77619"/>
+    <w:rsid w:val="00C7769F"/>
+    <w:rsid w:val="00C80234"/>
+    <w:rsid w:val="00C81D6F"/>
+    <w:rsid w:val="00C82309"/>
+    <w:rsid w:val="00C83918"/>
+    <w:rsid w:val="00C83D36"/>
+    <w:rsid w:val="00C85F11"/>
+    <w:rsid w:val="00C86234"/>
+    <w:rsid w:val="00C864A5"/>
+    <w:rsid w:val="00C90217"/>
+    <w:rsid w:val="00C9078D"/>
+    <w:rsid w:val="00C90B1B"/>
+    <w:rsid w:val="00C9138D"/>
+    <w:rsid w:val="00C9171F"/>
+    <w:rsid w:val="00C91962"/>
+    <w:rsid w:val="00C939A3"/>
+    <w:rsid w:val="00C95B08"/>
+    <w:rsid w:val="00C95D04"/>
+    <w:rsid w:val="00C95EB9"/>
+    <w:rsid w:val="00C97595"/>
+    <w:rsid w:val="00C97FAE"/>
+    <w:rsid w:val="00CA0226"/>
+    <w:rsid w:val="00CA2ABD"/>
+    <w:rsid w:val="00CA4249"/>
+    <w:rsid w:val="00CB093C"/>
+    <w:rsid w:val="00CB439A"/>
+    <w:rsid w:val="00CB6D5D"/>
+    <w:rsid w:val="00CB77A1"/>
+    <w:rsid w:val="00CC2838"/>
+    <w:rsid w:val="00CC32C0"/>
+    <w:rsid w:val="00CC5A92"/>
+    <w:rsid w:val="00CC5BDC"/>
+    <w:rsid w:val="00CC72FF"/>
+    <w:rsid w:val="00CC7B2C"/>
+    <w:rsid w:val="00CD0F7C"/>
+    <w:rsid w:val="00CD1405"/>
+    <w:rsid w:val="00CD2415"/>
+    <w:rsid w:val="00CD3973"/>
+    <w:rsid w:val="00CD4750"/>
+    <w:rsid w:val="00CD6836"/>
+    <w:rsid w:val="00CE0ADD"/>
+    <w:rsid w:val="00CE11A2"/>
+    <w:rsid w:val="00CE1874"/>
+    <w:rsid w:val="00CE3DC3"/>
+    <w:rsid w:val="00CE4DBD"/>
+    <w:rsid w:val="00CE540F"/>
+    <w:rsid w:val="00CE701A"/>
+    <w:rsid w:val="00CE7A9E"/>
+    <w:rsid w:val="00CF17FB"/>
+    <w:rsid w:val="00CF1E54"/>
+    <w:rsid w:val="00CF2818"/>
+    <w:rsid w:val="00CF59F6"/>
+    <w:rsid w:val="00CF62D2"/>
+    <w:rsid w:val="00CF6D5B"/>
+    <w:rsid w:val="00CF79A1"/>
+    <w:rsid w:val="00D01079"/>
+    <w:rsid w:val="00D03634"/>
+    <w:rsid w:val="00D06E09"/>
+    <w:rsid w:val="00D10A2D"/>
+    <w:rsid w:val="00D13905"/>
+    <w:rsid w:val="00D1500C"/>
+    <w:rsid w:val="00D15702"/>
+    <w:rsid w:val="00D201CF"/>
+    <w:rsid w:val="00D204AF"/>
+    <w:rsid w:val="00D21BE9"/>
+    <w:rsid w:val="00D21FFA"/>
+    <w:rsid w:val="00D25C10"/>
+    <w:rsid w:val="00D3063F"/>
+    <w:rsid w:val="00D32739"/>
+    <w:rsid w:val="00D36A7A"/>
+    <w:rsid w:val="00D36AAF"/>
+    <w:rsid w:val="00D377D0"/>
+    <w:rsid w:val="00D413B2"/>
+    <w:rsid w:val="00D4170C"/>
+    <w:rsid w:val="00D41A57"/>
+    <w:rsid w:val="00D4490D"/>
+    <w:rsid w:val="00D44B45"/>
+    <w:rsid w:val="00D46C50"/>
+    <w:rsid w:val="00D475BE"/>
+    <w:rsid w:val="00D47911"/>
+    <w:rsid w:val="00D5289B"/>
+    <w:rsid w:val="00D53E43"/>
+    <w:rsid w:val="00D57299"/>
+    <w:rsid w:val="00D575EE"/>
+    <w:rsid w:val="00D57655"/>
+    <w:rsid w:val="00D614F6"/>
+    <w:rsid w:val="00D61AEF"/>
+    <w:rsid w:val="00D61C09"/>
+    <w:rsid w:val="00D62578"/>
+    <w:rsid w:val="00D62BBB"/>
+    <w:rsid w:val="00D62BEB"/>
+    <w:rsid w:val="00D62EF9"/>
+    <w:rsid w:val="00D640EF"/>
+    <w:rsid w:val="00D6493A"/>
+    <w:rsid w:val="00D65034"/>
+    <w:rsid w:val="00D65160"/>
+    <w:rsid w:val="00D70094"/>
+    <w:rsid w:val="00D75462"/>
+    <w:rsid w:val="00D77A58"/>
+    <w:rsid w:val="00D77B38"/>
+    <w:rsid w:val="00D80A9F"/>
+    <w:rsid w:val="00D812BA"/>
+    <w:rsid w:val="00D823F2"/>
+    <w:rsid w:val="00D84BD8"/>
+    <w:rsid w:val="00D86027"/>
+    <w:rsid w:val="00D86701"/>
+    <w:rsid w:val="00D86C3F"/>
+    <w:rsid w:val="00D87D78"/>
+    <w:rsid w:val="00D87DB5"/>
+    <w:rsid w:val="00D908CE"/>
+    <w:rsid w:val="00D94159"/>
+    <w:rsid w:val="00D94BB3"/>
+    <w:rsid w:val="00D977E7"/>
+    <w:rsid w:val="00DA2119"/>
+    <w:rsid w:val="00DA21BB"/>
+    <w:rsid w:val="00DA315D"/>
+    <w:rsid w:val="00DA612F"/>
+    <w:rsid w:val="00DB0CEC"/>
+    <w:rsid w:val="00DB0E15"/>
+    <w:rsid w:val="00DB3323"/>
+    <w:rsid w:val="00DB4147"/>
+    <w:rsid w:val="00DB55FE"/>
+    <w:rsid w:val="00DB576F"/>
+    <w:rsid w:val="00DB6870"/>
+    <w:rsid w:val="00DB7099"/>
+    <w:rsid w:val="00DC2495"/>
+    <w:rsid w:val="00DC3DED"/>
+    <w:rsid w:val="00DC4AF0"/>
+    <w:rsid w:val="00DC76E0"/>
+    <w:rsid w:val="00DD1C6D"/>
+    <w:rsid w:val="00DD3332"/>
+    <w:rsid w:val="00DD4BC6"/>
+    <w:rsid w:val="00DD4C82"/>
+    <w:rsid w:val="00DD6E92"/>
+    <w:rsid w:val="00DE0A81"/>
+    <w:rsid w:val="00DE12D3"/>
+    <w:rsid w:val="00DE1A42"/>
+    <w:rsid w:val="00DE3635"/>
+    <w:rsid w:val="00DE7022"/>
+    <w:rsid w:val="00DE73C4"/>
+    <w:rsid w:val="00DE7BF5"/>
+    <w:rsid w:val="00DF3BAD"/>
+    <w:rsid w:val="00DF3EE1"/>
+    <w:rsid w:val="00DF43C5"/>
+    <w:rsid w:val="00DF6D29"/>
+    <w:rsid w:val="00E00C7D"/>
+    <w:rsid w:val="00E038F8"/>
+    <w:rsid w:val="00E0475F"/>
+    <w:rsid w:val="00E07227"/>
+    <w:rsid w:val="00E077DF"/>
+    <w:rsid w:val="00E1189B"/>
+    <w:rsid w:val="00E1200E"/>
+    <w:rsid w:val="00E12307"/>
+    <w:rsid w:val="00E12419"/>
+    <w:rsid w:val="00E139F1"/>
+    <w:rsid w:val="00E14E26"/>
+    <w:rsid w:val="00E16117"/>
+    <w:rsid w:val="00E163EC"/>
+    <w:rsid w:val="00E16618"/>
+    <w:rsid w:val="00E16C72"/>
+    <w:rsid w:val="00E20584"/>
+    <w:rsid w:val="00E214E3"/>
+    <w:rsid w:val="00E226FB"/>
+    <w:rsid w:val="00E231A0"/>
+    <w:rsid w:val="00E2378D"/>
+    <w:rsid w:val="00E24CD0"/>
+    <w:rsid w:val="00E25ECC"/>
+    <w:rsid w:val="00E27043"/>
+    <w:rsid w:val="00E278D3"/>
+    <w:rsid w:val="00E27AE7"/>
+    <w:rsid w:val="00E31EC7"/>
+    <w:rsid w:val="00E351B0"/>
+    <w:rsid w:val="00E355D0"/>
+    <w:rsid w:val="00E404B9"/>
+    <w:rsid w:val="00E412B6"/>
+    <w:rsid w:val="00E42226"/>
+    <w:rsid w:val="00E43C25"/>
+    <w:rsid w:val="00E4578A"/>
+    <w:rsid w:val="00E4578C"/>
+    <w:rsid w:val="00E4654F"/>
+    <w:rsid w:val="00E46B79"/>
+    <w:rsid w:val="00E5189D"/>
+    <w:rsid w:val="00E52E79"/>
+    <w:rsid w:val="00E54DE1"/>
+    <w:rsid w:val="00E561C9"/>
+    <w:rsid w:val="00E572F8"/>
+    <w:rsid w:val="00E57BD3"/>
+    <w:rsid w:val="00E6020C"/>
+    <w:rsid w:val="00E6097F"/>
+    <w:rsid w:val="00E6277B"/>
+    <w:rsid w:val="00E64CCF"/>
+    <w:rsid w:val="00E64DCD"/>
+    <w:rsid w:val="00E7791C"/>
+    <w:rsid w:val="00E817E1"/>
+    <w:rsid w:val="00E83491"/>
+    <w:rsid w:val="00E85448"/>
+    <w:rsid w:val="00E868EA"/>
+    <w:rsid w:val="00E903F4"/>
+    <w:rsid w:val="00E90473"/>
+    <w:rsid w:val="00E90972"/>
+    <w:rsid w:val="00E92CFA"/>
+    <w:rsid w:val="00E937CB"/>
+    <w:rsid w:val="00E939F7"/>
+    <w:rsid w:val="00E942FA"/>
+    <w:rsid w:val="00E9499D"/>
+    <w:rsid w:val="00E97B1D"/>
+    <w:rsid w:val="00EA0F8A"/>
+    <w:rsid w:val="00EA2B20"/>
+    <w:rsid w:val="00EA5BAD"/>
+    <w:rsid w:val="00EA7831"/>
+    <w:rsid w:val="00EB0C99"/>
+    <w:rsid w:val="00EB160C"/>
+    <w:rsid w:val="00EB209B"/>
+    <w:rsid w:val="00EB485A"/>
+    <w:rsid w:val="00EB56A2"/>
+    <w:rsid w:val="00EB59AC"/>
+    <w:rsid w:val="00EB631D"/>
+    <w:rsid w:val="00EB6D5A"/>
+    <w:rsid w:val="00EC2E98"/>
+    <w:rsid w:val="00EC3920"/>
+    <w:rsid w:val="00EC3D82"/>
+    <w:rsid w:val="00EC5791"/>
+    <w:rsid w:val="00EC6578"/>
+    <w:rsid w:val="00ED0D5F"/>
+    <w:rsid w:val="00ED1D9C"/>
+    <w:rsid w:val="00ED1DE8"/>
+    <w:rsid w:val="00ED3088"/>
+    <w:rsid w:val="00ED76E3"/>
+    <w:rsid w:val="00EE02AB"/>
+    <w:rsid w:val="00EE1ED9"/>
+    <w:rsid w:val="00EE20E0"/>
+    <w:rsid w:val="00EE33BC"/>
+    <w:rsid w:val="00EE49D7"/>
+    <w:rsid w:val="00EE6A17"/>
+    <w:rsid w:val="00EE7C32"/>
+    <w:rsid w:val="00EF1B3E"/>
+    <w:rsid w:val="00EF4954"/>
+    <w:rsid w:val="00EF5123"/>
+    <w:rsid w:val="00EF65F3"/>
+    <w:rsid w:val="00EF6780"/>
+    <w:rsid w:val="00EF7381"/>
+    <w:rsid w:val="00F01811"/>
+    <w:rsid w:val="00F03EF5"/>
+    <w:rsid w:val="00F05F42"/>
+    <w:rsid w:val="00F06299"/>
+    <w:rsid w:val="00F119CD"/>
+    <w:rsid w:val="00F11E15"/>
+    <w:rsid w:val="00F11FC7"/>
+    <w:rsid w:val="00F150F3"/>
+    <w:rsid w:val="00F1551E"/>
+    <w:rsid w:val="00F15871"/>
+    <w:rsid w:val="00F15EC8"/>
+    <w:rsid w:val="00F17AFB"/>
+    <w:rsid w:val="00F17C88"/>
+    <w:rsid w:val="00F20A77"/>
+    <w:rsid w:val="00F21796"/>
+    <w:rsid w:val="00F22D36"/>
+    <w:rsid w:val="00F236C1"/>
+    <w:rsid w:val="00F269C7"/>
+    <w:rsid w:val="00F26B50"/>
+    <w:rsid w:val="00F27D8F"/>
+    <w:rsid w:val="00F30401"/>
+    <w:rsid w:val="00F3098F"/>
+    <w:rsid w:val="00F33D6B"/>
+    <w:rsid w:val="00F376A0"/>
+    <w:rsid w:val="00F41550"/>
+    <w:rsid w:val="00F4186F"/>
+    <w:rsid w:val="00F421E7"/>
+    <w:rsid w:val="00F42674"/>
+    <w:rsid w:val="00F42E26"/>
+    <w:rsid w:val="00F46139"/>
+    <w:rsid w:val="00F51AF3"/>
+    <w:rsid w:val="00F56153"/>
+    <w:rsid w:val="00F5751F"/>
+    <w:rsid w:val="00F57910"/>
+    <w:rsid w:val="00F60CD2"/>
+    <w:rsid w:val="00F61147"/>
+    <w:rsid w:val="00F61173"/>
+    <w:rsid w:val="00F6148B"/>
+    <w:rsid w:val="00F628FD"/>
+    <w:rsid w:val="00F63484"/>
+    <w:rsid w:val="00F6388D"/>
+    <w:rsid w:val="00F6796F"/>
+    <w:rsid w:val="00F67A56"/>
+    <w:rsid w:val="00F700C4"/>
+    <w:rsid w:val="00F7284A"/>
+    <w:rsid w:val="00F732B4"/>
+    <w:rsid w:val="00F740A2"/>
+    <w:rsid w:val="00F741C4"/>
+    <w:rsid w:val="00F748BF"/>
+    <w:rsid w:val="00F74F97"/>
+    <w:rsid w:val="00F74FF5"/>
+    <w:rsid w:val="00F758AF"/>
+    <w:rsid w:val="00F775DA"/>
+    <w:rsid w:val="00F77DFF"/>
+    <w:rsid w:val="00F80EE2"/>
+    <w:rsid w:val="00F84324"/>
+    <w:rsid w:val="00F85161"/>
+    <w:rsid w:val="00F85169"/>
+    <w:rsid w:val="00F853B2"/>
+    <w:rsid w:val="00F86925"/>
+    <w:rsid w:val="00F90BDA"/>
+    <w:rsid w:val="00F911D0"/>
+    <w:rsid w:val="00F91B1A"/>
+    <w:rsid w:val="00F937F9"/>
+    <w:rsid w:val="00F9388A"/>
+    <w:rsid w:val="00F97566"/>
+    <w:rsid w:val="00FA08C5"/>
+    <w:rsid w:val="00FA2405"/>
+    <w:rsid w:val="00FA25EF"/>
+    <w:rsid w:val="00FA4574"/>
+    <w:rsid w:val="00FA54C9"/>
+    <w:rsid w:val="00FA5E09"/>
+    <w:rsid w:val="00FB5C4C"/>
+    <w:rsid w:val="00FC0610"/>
+    <w:rsid w:val="00FC2EE0"/>
+    <w:rsid w:val="00FC348E"/>
+    <w:rsid w:val="00FC3D73"/>
+    <w:rsid w:val="00FC5681"/>
+    <w:rsid w:val="00FC671E"/>
+    <w:rsid w:val="00FC6B0B"/>
+    <w:rsid w:val="00FC73CB"/>
+    <w:rsid w:val="00FD00D4"/>
+    <w:rsid w:val="00FD05D2"/>
+    <w:rsid w:val="00FD3109"/>
+    <w:rsid w:val="00FD3501"/>
+    <w:rsid w:val="00FE2511"/>
+    <w:rsid w:val="00FE299F"/>
+    <w:rsid w:val="00FE34AA"/>
+    <w:rsid w:val="00FE3FD3"/>
+    <w:rsid w:val="00FE5E8F"/>
+    <w:rsid w:val="00FF0756"/>
+    <w:rsid w:val="00FF09DD"/>
+    <w:rsid w:val="00FF0C61"/>
+    <w:rsid w:val="00FF1771"/>
+    <w:rsid w:val="00FF37B7"/>
+    <w:rsid w:val="00FF3AAD"/>
+    <w:rsid w:val="00FF4568"/>
+    <w:rsid w:val="00FF5804"/>
+    <w:rsid w:val="00FF5941"/>
+    <w:rsid w:val="00FF7412"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL" w:bidi="sa-IN"/>
+  <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7544577D"/>
-  <w15:docId w15:val="{545C6C5A-AC11-4851-92AA-54DE69A4AA3D}"/>
+  <w14:docId w14:val="3110BAA3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E8C8235A-7CE5-42F1-B05E-C5A34BB2A5EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -58367,51 +33367,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -58593,686 +33593,963 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00043CA5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
-[...59 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00043CA5"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00247222"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...14 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
-[...143 lines deleted...]
-    <w:rsid w:val="00043CA5"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0025249E"/>
     <w:pPr>
       <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042477B"/>
+    <w:rsid w:val="00726EBE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0042477B"/>
+    <w:rsid w:val="00726EBE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="st">
-    <w:name w:val="st"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00726EBE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:rsid w:val="00837A64"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00726EBE"/>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="95832633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="689524781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="723674488">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="895507126">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976567231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1011107725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1071268115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1490823375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1579174958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1704750151">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1809207553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1937054286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f2806426-abc6-4eac-b766-6af691031736">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002E863F4D41954445A589852F56065FF7" ma:contentTypeVersion="16" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="aa6667fc7df2481dd72470a75ce7dbd6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f2806426-abc6-4eac-b766-6af691031736" xmlns:ns3="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9160d8086ec277c74ad4892e5b82418" ns2:_="" ns3:_="">
+    <xsd:import namespace="f2806426-abc6-4eac-b766-6af691031736"/>
+    <xsd:import namespace="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f2806426-abc6-4eac-b766-6af691031736" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4fb58666-e629-4e5a-b780-b8dcc15b318b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5a4254b6-7495-440f-98ba-1ee8482af811}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E15A25-B5D5-4ED9-9F17-B817E7269ACB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
+    <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{585CF19E-D6D2-4561-8818-76A56F855DB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0FB4C0F-C65C-46BF-8D39-2186812DA830}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>53135</Characters>
+  <Pages>15</Pages>
+  <Words>1382</Words>
+  <Characters>8294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>442</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62332</CharactersWithSpaces>
+  <CharactersWithSpaces>9657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Małgosia</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Iwona Krzemińska</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002E863F4D41954445A589852F56065FF7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>