--- v0 (2026-04-30)
+++ v1 (2026-10-22)
@@ -9,238 +9,229 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62C63BE4" w14:textId="65B0EE0A" w:rsidR="00031540" w:rsidRDefault="0000682E" w:rsidP="00860514">
+    <w:p w14:paraId="62C63BE4" w14:textId="0ADC2C1F" w:rsidR="00031540" w:rsidRDefault="0000682E" w:rsidP="00860514">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OPTIMISE STARS</w:t>
       </w:r>
       <w:r w:rsidR="00CC32C0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00251280">
+      <w:r w:rsidR="000F1497">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>B1+</w:t>
       </w:r>
       <w:r w:rsidR="00247222" w:rsidRPr="0094443C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> syllabus</w:t>
       </w:r>
       <w:r w:rsidR="003C5A7D" w:rsidRPr="0094443C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636BA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="003C5A7D" w:rsidRPr="0094443C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>0 hours</w:t>
       </w:r>
       <w:r w:rsidR="008A0842">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A28136" w14:textId="74C9FA56" w:rsidR="007124A6" w:rsidRPr="0094443C" w:rsidRDefault="008A0842" w:rsidP="00860514">
+    <w:p w14:paraId="56A28136" w14:textId="34B6DA70" w:rsidR="007124A6" w:rsidRPr="0094443C" w:rsidRDefault="008A0842" w:rsidP="00860514">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00031540">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">content from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">SB + WB + </w:t>
       </w:r>
-      <w:r w:rsidR="0093357E">
+      <w:r w:rsidR="00875A6F" w:rsidRPr="00875A6F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>MEE Platform</w:t>
+        <w:t>MEE Platform App</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> App + TRC)</w:t>
+        <w:t xml:space="preserve"> + TRC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4212BC21" w14:textId="0D7517BE" w:rsidR="00247222" w:rsidRPr="0094443C" w:rsidRDefault="00247222" w:rsidP="00247222">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="16155" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1973"/>
       </w:tblGrid>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="28C30A2F" w14:textId="2D5FBCCB" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F18959" w14:textId="595AAADF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="40F18959" w14:textId="595AAADF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Starter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="003D11E1" w14:textId="71E79EEA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00711816">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -258,71 +249,64 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E38302" w14:textId="66A958DB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00711816">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45348E29" w14:textId="7B1E62F7" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00711816" w:rsidP="00711816">
+          <w:p w14:paraId="45348E29" w14:textId="593A2340" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00B465FB" w:rsidP="00711816">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>USE</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> OF ENGLISH</w:t>
+              <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5025CC41" w14:textId="6B8A20E0" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00711816">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>READING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -375,466 +359,495 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="6A79E4F8" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6E1891" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="6E6E1891" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="00465F43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00126A72">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19ED528E" w14:textId="4CF7BD33" w:rsidR="002844C7" w:rsidRDefault="00717AAF" w:rsidP="0093357E">
+          <w:p w14:paraId="19ED528E" w14:textId="22CD9B29" w:rsidR="002844C7" w:rsidRDefault="00717AAF" w:rsidP="00625BAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>. 6-7, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00F2658B">
+            <w:r w:rsidR="001A145E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D61C7E6" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="6D61C7E6" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778A0B12" w14:textId="5FC9B2E7" w:rsidR="002844C7" w:rsidRPr="00B36825" w:rsidRDefault="00B36825" w:rsidP="00B36825">
+          <w:p w14:paraId="5B3EBE56" w14:textId="2689D796" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00A44C49">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727E0692" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="00A44C49" w:rsidRDefault="00A44C49" w:rsidP="00A44C49">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...10 lines deleted...]
-          <w:p w14:paraId="5B3EBE56" w14:textId="05221DFE" w:rsidR="00B36825" w:rsidRPr="005F262A" w:rsidRDefault="00B36825" w:rsidP="00B36825">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tense review: Present Simple and Continuous</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1118C5C8" w14:textId="5B91FCCF" w:rsidR="00A44C49" w:rsidRPr="00A44C49" w:rsidRDefault="00A44C49" w:rsidP="00A44C49">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B36825">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>stative verbs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B6AFFEB" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E25506" w14:textId="7C7B1669" w:rsidR="002844C7" w:rsidRPr="00197458" w:rsidRDefault="00197458" w:rsidP="00197458">
+          <w:p w14:paraId="0BD17D49" w14:textId="29BC58EE" w:rsidR="002844C7" w:rsidRPr="00F84FA8" w:rsidRDefault="00F84FA8" w:rsidP="00F84FA8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="73"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a magazine article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6849A4" w14:textId="2C6CE05B" w:rsidR="00F84FA8" w:rsidRPr="00F84FA8" w:rsidRDefault="00F84FA8" w:rsidP="00F84FA8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="73"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84FA8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>multiple choice</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DE1D6E" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="411BBA63" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCA2EFF" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A0C92" w:rsidRPr="005F262A" w14:paraId="1BC9633F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2736B35C" w14:textId="42956956" w:rsidR="00717AAF" w:rsidRPr="00126A72" w:rsidRDefault="00717AAF" w:rsidP="0093357E">
+          <w:p w14:paraId="2736B35C" w14:textId="42956956" w:rsidR="00717AAF" w:rsidRPr="00126A72" w:rsidRDefault="00717AAF" w:rsidP="00717AAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00126A72">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62DA9E67" w14:textId="1AB6EC4D" w:rsidR="00717AAF" w:rsidRPr="005F262A" w:rsidRDefault="00717AAF" w:rsidP="0093357E">
+          <w:p w14:paraId="62DA9E67" w14:textId="2DD7C3D7" w:rsidR="00717AAF" w:rsidRPr="005F262A" w:rsidRDefault="00717AAF" w:rsidP="00717AAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>. 8-9, 1</w:t>
+              <w:t xml:space="preserve">. 8-9, </w:t>
+            </w:r>
+            <w:r w:rsidR="00607DB5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138, </w:t>
             </w:r>
             <w:r w:rsidR="00017B1A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="4F871B31" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRPr="00126A72" w:rsidRDefault="006A0C92" w:rsidP="0093357E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00607DB5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F871B31" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRPr="00126A72" w:rsidRDefault="006A0C92" w:rsidP="00465F43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766C05B3" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRDefault="00E029B1" w:rsidP="00E07227">
+          <w:p w14:paraId="5BE3350C" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRDefault="007A3EEE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">words connected with </w:t>
+              <w:t xml:space="preserve">collocations with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">TV </w:t>
-[...5 lines deleted...]
-              <w:t>and</w:t>
+              <w:t>come, do, make</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> cinema</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E70B5DB" w14:textId="77777777" w:rsidR="00E029B1" w:rsidRDefault="00207698" w:rsidP="00E07227">
+              <w:t>take</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646D03B9" w14:textId="77777777" w:rsidR="007A3EEE" w:rsidRDefault="007A3EEE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>phrasal verbs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D2B0823" w14:textId="29EEB30A" w:rsidR="00207698" w:rsidRDefault="00207698" w:rsidP="00E07227">
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2B0823" w14:textId="04EF924B" w:rsidR="008C3C62" w:rsidRDefault="008C3C62" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">collocations with </w:t>
+              <w:t xml:space="preserve">word formation: adjectives with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>do, have, make, take</w:t>
+              <w:t>-able / -ible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E3D851" w14:textId="2B8A44BB" w:rsidR="006A0C92" w:rsidRPr="002251BA" w:rsidRDefault="002251BA" w:rsidP="00E07227">
+          <w:p w14:paraId="46E3D851" w14:textId="217DC467" w:rsidR="006A0C92" w:rsidRPr="00685EAE" w:rsidRDefault="00685EAE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002251BA">
-[...4 lines deleted...]
-              <w:t>quantifiers</w:t>
+            <w:r w:rsidRPr="00685EAE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685EAE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and infinitives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DEE7EB5" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRPr="005F262A" w:rsidRDefault="006A0C92" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317FB315" w14:textId="11206DFC" w:rsidR="006A0C92" w:rsidRDefault="006A0C92" w:rsidP="002251BA">
+          <w:p w14:paraId="317FB315" w14:textId="11206DFC" w:rsidR="006A0C92" w:rsidRDefault="006A0C92" w:rsidP="008C3C62">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B05F17E" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRPr="005F262A" w:rsidRDefault="006A0C92" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
@@ -848,51 +861,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EDA67B4" w14:textId="77777777" w:rsidR="006A0C92" w:rsidRPr="005F262A" w:rsidRDefault="006A0C92" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="76901239" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0804E29B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="0804E29B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C25D26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E760397" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -910,51 +923,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="507482EF" w14:textId="44BACB2B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F60E55" w14:textId="5EA1DADD" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00437DE0" w:rsidP="007C08DF">
+          <w:p w14:paraId="47F60E55" w14:textId="6E00F010" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00B465FB" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20CFE4D1" w14:textId="076204D9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1020,101 +1033,101 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="2C502ECB" w14:textId="78C23125" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2609B3D7" w14:textId="4F523232" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="2609B3D7" w14:textId="4F523232" w:rsidR="002844C7" w:rsidRPr="00126A72" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00126A72">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B55084C" w14:textId="1EBB7809" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="3B55084C" w14:textId="1EBB7809" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00F236C1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>10-11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBF50CA" w14:textId="3A1479E9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="5FBF50CA" w14:textId="3A1479E9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00126A72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F236C1">
               <w:rPr>
@@ -1142,355 +1155,313 @@
           </w:tcPr>
           <w:p w14:paraId="3A72A7B7" w14:textId="51D02538" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="133516A8" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C11CC2" w14:textId="77777777" w:rsidR="00EC3920" w:rsidRDefault="0043599B" w:rsidP="000A355B">
+          <w:p w14:paraId="4BB77292" w14:textId="03F6B419" w:rsidR="00EC3920" w:rsidRDefault="00E13BFE" w:rsidP="000A355B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B98FBE2" w14:textId="538FA25C" w:rsidR="0043599B" w:rsidRPr="001C6E56" w:rsidRDefault="0043599B" w:rsidP="001C6E56">
+          <w:p w14:paraId="240D38B1" w14:textId="77777777" w:rsidR="00E13BFE" w:rsidRDefault="00E13BFE" w:rsidP="000A355B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple matching</w:t>
+              <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B98FBE2" w14:textId="1A8B3E3A" w:rsidR="00E13BFE" w:rsidRPr="00EC3920" w:rsidRDefault="00E13BFE" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying synonyms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E09E2D8" w14:textId="0ED60888" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C8E2320" w14:textId="47F37A48" w:rsidR="002844C7" w:rsidRPr="006C1258" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE43EDE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="19672157" w14:textId="6B4CB02D" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEB6300" w14:textId="3D8F1408" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="4AEB6300" w14:textId="3D8F1408" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48819492" w14:textId="6D0E3CBB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="48819492" w14:textId="2A001B14" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00170BFB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00623CED">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 13</w:t>
             </w:r>
-            <w:r w:rsidR="001C6E56">
+            <w:r w:rsidR="001A1B59">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA97B83" w14:textId="6E0267D2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="7AA97B83" w14:textId="6E0267D2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="006C1258">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD2415">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C93B43" w14:textId="64F00DE4" w:rsidR="00CD2415" w:rsidRDefault="0093357E" w:rsidP="0093357E">
-[...18 lines deleted...]
-          <w:p w14:paraId="7E850E02" w14:textId="55822597" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="10C93B43" w14:textId="1785AD7E" w:rsidR="00CD2415" w:rsidRDefault="00875A6F" w:rsidP="006C1258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>MEE Platform App</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E850E02" w14:textId="55822597" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="006C1258">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333A6FBA" w14:textId="0CDACC64" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2728D75E" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="001C6E56" w:rsidP="00E07227">
+          <w:p w14:paraId="63DD0F08" w14:textId="41308FE7" w:rsidR="002844C7" w:rsidRPr="00170BFB" w:rsidRDefault="001A1B59" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Present/Past Simple</w:t>
-[...59 lines deleted...]
-              <w:t>be/get used to</w:t>
+              <w:t xml:space="preserve">tense review: </w:t>
+            </w:r>
+            <w:r w:rsidR="005A4914">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Simple and Past Continuous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5E6F3D" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3296854B" w14:textId="42F064F9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -1528,183 +1499,232 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="780F8CE7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0CB31C2D" w14:textId="079D831E" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B00405A" w14:textId="68883CA9" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="4B00405A" w14:textId="68883CA9" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41895147" w14:textId="0A125A37" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="41895147" w14:textId="07A2072E" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00D77B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A22070">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>13, 15</w:t>
             </w:r>
-            <w:r w:rsidR="00506DBD">
+            <w:r w:rsidR="00743377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AE39E3F" w14:textId="170A4BDB" w:rsidR="00A22070" w:rsidRDefault="00A22070" w:rsidP="0093357E">
+          <w:p w14:paraId="7AE39E3F" w14:textId="170A4BDB" w:rsidR="00A22070" w:rsidRDefault="00A22070" w:rsidP="00D77B38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4728AD40" w14:textId="447B9429" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4728AD40" w14:textId="61A05BD1" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00D77B38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8B50FB" w14:textId="73392C1A" w:rsidR="00B505E5" w:rsidRPr="003D26D3" w:rsidRDefault="009D6D14" w:rsidP="009D6D14">
+          <w:p w14:paraId="23125514" w14:textId="77777777" w:rsidR="00B505E5" w:rsidRDefault="005A4914" w:rsidP="005A4914">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">words connected with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">studying </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">and </w:t>
+              <w:t xml:space="preserve">education </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A4914">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>learning</w:t>
+              <w:t xml:space="preserve"> learning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5269E0E8" w14:textId="77777777" w:rsidR="005A4914" w:rsidRDefault="00F03D7E" w:rsidP="005A4914">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adjectives with </w:t>
+            </w:r>
+            <w:r w:rsidR="00353783">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>full/-ive</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8B50FB" w14:textId="0DD3DF1E" w:rsidR="00353783" w:rsidRPr="003D26D3" w:rsidRDefault="00353783" w:rsidP="005A4914">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41AE9A21" w14:textId="2A0CCFBB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5880E593" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -1753,101 +1773,101 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40BBB97D" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="322C07D6" w14:textId="7CC7D4F6" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFDD77E" w14:textId="0FD3AE3A" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="0AFDD77E" w14:textId="0FD3AE3A" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E81FFA7" w14:textId="1549EB87" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="1E81FFA7" w14:textId="1549EB87" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="001D7F16">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DAD841A" w14:textId="4FDD46D9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="6DAD841A" w14:textId="4FDD46D9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00920817">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D7F16">
               <w:rPr>
@@ -1894,257 +1914,299 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ABC9576" w14:textId="60D28941" w:rsidR="002844C7" w:rsidRPr="00920817" w:rsidRDefault="002844C7" w:rsidP="001D7F16">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB8A202" w14:textId="44927350" w:rsidR="004E2481" w:rsidRPr="00126E4A" w:rsidRDefault="004E2481" w:rsidP="00126E4A">
+          <w:p w14:paraId="0BD7E770" w14:textId="77777777" w:rsidR="00D87DB5" w:rsidRDefault="00D734FD" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple extracts</w:t>
+              <w:t>sentence completion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB8A202" w14:textId="3DA91ECF" w:rsidR="00D734FD" w:rsidRPr="005F262A" w:rsidRDefault="00511C28" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>predicting missing information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06EB758F" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1941D86E" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7E297DD7" w14:textId="0E18BF91" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E47B3C3" w14:textId="2859DCA6" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="0E47B3C3" w14:textId="2859DCA6" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300F6BEE" w14:textId="425264B0" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="300F6BEE" w14:textId="310D7A03" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SP pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00230F61">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>15, 1</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1D365395" w14:textId="4AE1CF92" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>15, 13</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7668">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D365395" w14:textId="4AE1CF92" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00C542AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00230F61">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F860AE" w14:textId="2F56803F" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="20F860AE" w14:textId="7A0FA774" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00C542AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40A92B1E" w14:textId="37A45178" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D424D4" w14:textId="77777777" w:rsidR="00A01E2C" w:rsidRDefault="000D1998" w:rsidP="00E07227">
+          <w:p w14:paraId="714AA6E4" w14:textId="77777777" w:rsidR="00A01E2C" w:rsidRPr="00511C28" w:rsidRDefault="00511C28" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="34E7EA1A" w14:textId="660E57F7" w:rsidR="000D1998" w:rsidRPr="005F262A" w:rsidRDefault="000D1998" w:rsidP="00E07227">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CB14BD" w14:textId="77777777" w:rsidR="00511C28" w:rsidRPr="00511C28" w:rsidRDefault="00511C28" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Past Perfect Simple</w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>used to</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E7EA1A" w14:textId="06E70E95" w:rsidR="00511C28" w:rsidRPr="005F262A" w:rsidRDefault="00511C28" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>be used to</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245380F7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="400CB6DF" w14:textId="3E7EDF91" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -2181,119 +2243,119 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6679DBB7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="5F7EFF0F" w14:textId="6BEEE49A" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B35CD9" w14:textId="3A76B576" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="61B35CD9" w14:textId="3A76B576" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D84EFB" w14:textId="6E1CD212" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="73D84EFB" w14:textId="60B832E3" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B008E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00867E50">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="006D6567">
+            <w:r w:rsidR="006D7668">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271941AD" w14:textId="63BA5E12" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="271941AD" w14:textId="63BA5E12" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C542AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00867E50">
               <w:rPr>
@@ -2354,265 +2416,277 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B657D26" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74446336" w14:textId="526C49FD" w:rsidR="00D87DB5" w:rsidRPr="005F262A" w:rsidRDefault="006D6567" w:rsidP="00E07227">
+          <w:p w14:paraId="41ACA42B" w14:textId="77777777" w:rsidR="00D87DB5" w:rsidRDefault="00116283" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>collaborative task</w:t>
+              <w:t>photo task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74446336" w14:textId="5CF021B8" w:rsidR="00116283" w:rsidRPr="005F262A" w:rsidRDefault="00116283" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>comparing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46C4E214" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="66CD88EC" w14:textId="0A21F61B" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFEFFCA" w14:textId="10DD521B" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="3CFEFFCA" w14:textId="10DD521B" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A883769" w14:textId="7034ECF2" w:rsidR="00487FBC" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="2A883769" w14:textId="3BC22076" w:rsidR="00487FBC" w:rsidRDefault="002844C7" w:rsidP="00487FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F7284A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>17, 1</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="44278B2A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44278B2A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00487FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F7284A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C679565" w14:textId="47DEDC4B" w:rsidR="00F7284A" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="1C679565" w14:textId="7680EC7D" w:rsidR="00F7284A" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00487FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20342D98" w14:textId="0A5E0585" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC5E2E9" w14:textId="3E3296CB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3BB5E6" w14:textId="77777777" w:rsidR="00D86701" w:rsidRDefault="007D5AF2" w:rsidP="00E07227">
+          <w:p w14:paraId="63B17A38" w14:textId="77777777" w:rsidR="00D86701" w:rsidRDefault="00BD2722" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>key word transformation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="521E3D4B" w14:textId="5D4B3FFD" w:rsidR="007D5AF2" w:rsidRPr="00297BF9" w:rsidRDefault="007D5AF2" w:rsidP="00E07227">
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521E3D4B" w14:textId="2D979A7D" w:rsidR="00BD2722" w:rsidRPr="00297BF9" w:rsidRDefault="00BD2722" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
+              <w:t>verbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E9EAB16" w14:textId="451F0561" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14A7073E" w14:textId="5CFA0F54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F11E8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -2635,119 +2709,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53EB1F4E" w14:textId="64538E37" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="6B03BD7B" w14:textId="7E1CE7B2" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C07853" w14:textId="6D29A9DD" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="21C07853" w14:textId="6D29A9DD" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00776F28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765B5E8B" w14:textId="1BE695E1" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="765B5E8B" w14:textId="23E04833" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="00656F09">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
             <w:r w:rsidR="00A15223">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00D40A8A">
-[...6 lines deleted...]
-          <w:p w14:paraId="0A2E9CEE" w14:textId="105B9714" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A15223" w:rsidP="0093357E">
+            <w:r w:rsidR="0047300F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2E9CEE" w14:textId="105B9714" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00A15223" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1413B3FC" w14:textId="07160A4D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00656F09">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -2805,343 +2879,177 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A10C8B" w14:textId="3626D572" w:rsidR="002844C7" w:rsidRPr="007D38AA" w:rsidRDefault="002844C7" w:rsidP="007D38AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F19B3D" w14:textId="242880BC" w:rsidR="00C81D6F" w:rsidRPr="005F262A" w:rsidRDefault="00D40A8A" w:rsidP="00E07227">
+          <w:p w14:paraId="1D8514BE" w14:textId="77777777" w:rsidR="00C81D6F" w:rsidRDefault="0047300F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an essay</w:t>
-[...115 lines deleted...]
-          <w:p w14:paraId="189B90D5" w14:textId="42778883" w:rsidR="00967B4C" w:rsidRDefault="00D40A8A" w:rsidP="00E07227">
+              <w:t>an informal letter/email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F19B3D" w14:textId="48E9647A" w:rsidR="000025F6" w:rsidRPr="005F262A" w:rsidRDefault="000025F6" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>unit 1</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:t>giving advice</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00967B4C" w:rsidRPr="005F262A" w14:paraId="1180D09D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CFC797" w14:textId="26CB5041" w:rsidR="00967B4C" w:rsidRPr="009B6523" w:rsidRDefault="00967B4C" w:rsidP="0093357E">
+          <w:p w14:paraId="15CFC797" w14:textId="3F3E0FED" w:rsidR="00967B4C" w:rsidRPr="009B6523" w:rsidRDefault="00967B4C" w:rsidP="00967B4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0022984E" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRDefault="007971C3" w:rsidP="00967B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">TRC </w:t>
             </w:r>
             <w:r w:rsidR="00331873">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary Worksheets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F022FA5" w14:textId="1D0E25CB" w:rsidR="001257D1" w:rsidRPr="009B6523" w:rsidRDefault="001257D1" w:rsidP="00967B4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>WB pg. 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51EAACB3" w14:textId="6E6B30B4" w:rsidR="00967B4C" w:rsidRDefault="00331873" w:rsidP="000A355B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>unit 1 (standard / higher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F02E1D" w14:textId="6CF6F1DC" w:rsidR="00967B4C" w:rsidRDefault="00331873" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 1 (standard / higher)</w:t>
             </w:r>
@@ -3202,88 +3110,87 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="548F1E0E" w14:textId="77777777" w:rsidR="00967B4C" w:rsidRPr="005F262A" w:rsidRDefault="00967B4C" w:rsidP="00331873">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00887471" w:rsidRPr="005F262A" w14:paraId="4DE4BBAE" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DE2B11" w14:textId="40BB3D91" w:rsidR="00887471" w:rsidRPr="009B6523" w:rsidRDefault="00887471" w:rsidP="0093357E">
+          <w:p w14:paraId="06DE2B11" w14:textId="55688152" w:rsidR="00887471" w:rsidRPr="009B6523" w:rsidRDefault="00887471" w:rsidP="00887471">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r>
-[...20 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740A7C22" w14:textId="088F6AEF" w:rsidR="00887471" w:rsidRPr="009B6523" w:rsidRDefault="00B2755A" w:rsidP="00887471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
             <w:r w:rsidR="00887471" w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 1 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51491378" w14:textId="77777777" w:rsidR="00887471" w:rsidRDefault="00887471" w:rsidP="00331873">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3355,51 +3262,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E3B2419" w14:textId="77777777" w:rsidR="00887471" w:rsidRPr="005F262A" w:rsidRDefault="00887471" w:rsidP="00331873">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C08DF" w:rsidRPr="005F262A" w14:paraId="41ACDDD6" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C437C1C" w14:textId="38220AD6" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="0093357E">
+          <w:p w14:paraId="7C437C1C" w14:textId="38220AD6" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C939A3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FD3BD4" w14:textId="0AC0408F" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -3417,51 +3324,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ECFF04" w14:textId="28EE9503" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6FD86F" w14:textId="1D327B3D" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="00437DE0" w:rsidP="00296082">
+          <w:p w14:paraId="3F6FD86F" w14:textId="28901FFF" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="00B465FB" w:rsidP="00296082">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="730035D6" w14:textId="4FE2F93A" w:rsidR="007C08DF" w:rsidRPr="00C939A3" w:rsidRDefault="007C08DF" w:rsidP="00296082">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3527,107 +3434,107 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="06C371B7" w14:textId="4AEEBC0F" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8AAD79" w14:textId="017B0376" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="0E8AAD79" w14:textId="58C73863" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="58F64D5C" w14:textId="0CC29DA7" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F64D5C" w14:textId="0CC29DA7" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00072596">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>20-21</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E77BC0" w14:textId="28FEF9CC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="76E77BC0" w14:textId="28FEF9CC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00072596">
               <w:rPr>
@@ -3661,84 +3568,102 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01CDE97A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44850327" w14:textId="77777777" w:rsidR="007D57B7" w:rsidRDefault="00EA0A1B" w:rsidP="000A355B">
+          <w:p w14:paraId="725ABB4C" w14:textId="77777777" w:rsidR="007D57B7" w:rsidRDefault="00C70B2A" w:rsidP="000A355B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0579E2D2" w14:textId="61FCD16C" w:rsidR="00EA0A1B" w:rsidRPr="006814F7" w:rsidRDefault="00EA0A1B" w:rsidP="000A355B">
+          <w:p w14:paraId="2A2CFB01" w14:textId="77777777" w:rsidR="00C70B2A" w:rsidRDefault="00C70B2A" w:rsidP="000A355B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple choice</w:t>
+              <w:t>gapped text</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0579E2D2" w14:textId="3CC479EA" w:rsidR="00C70B2A" w:rsidRPr="006814F7" w:rsidRDefault="00F157CB" w:rsidP="000A355B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding pronoun references</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CAEBE32" w14:textId="459AA150" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F96ADD7" w14:textId="1B7EA1A9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C02250">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -3748,199 +3673,199 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B1788B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="1A783C21" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1866A712" w14:textId="4B7A4554" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="1866A712" w14:textId="22DA342B" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="1DAE7646" w14:textId="1A659327" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAE7646" w14:textId="0C143B52" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D57B7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidR="00C80234">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00652480">
+            <w:r w:rsidR="00742730">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="611B9EE1" w14:textId="050375A8" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="611B9EE1" w14:textId="050375A8" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C80234">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EEB3540" w14:textId="238C930B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="0EEB3540" w14:textId="752B1E83" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70669311" w14:textId="03B78B15" w:rsidR="002844C7" w:rsidRPr="00DA612F" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A24E392" w14:textId="1061C738" w:rsidR="00C02250" w:rsidRPr="00C02250" w:rsidRDefault="00652480" w:rsidP="00E07227">
+          <w:p w14:paraId="2A24E392" w14:textId="112A8E0F" w:rsidR="00C02250" w:rsidRPr="00C02250" w:rsidRDefault="00742730" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>continuous tenses</w:t>
+              <w:t>modals: review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651D94FC" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00C02250">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643B1D32" w14:textId="640C97B9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00C02250">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -3976,260 +3901,226 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64F15C8B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="77BC79FE" w14:textId="0A6A5852" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEA03E7" w14:textId="40504A8C" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="4FEA03E7" w14:textId="0EF11F71" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="3EC13610" w14:textId="30F15EE2" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC13610" w14:textId="2EB079EF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F40CC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>23, 1</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="54DE1DD2" w14:textId="7CF4604B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>23, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="008C5D9E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DE1DD2" w14:textId="7CF4604B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A452D9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F8E2B88" w14:textId="6FC7EFBF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="3F8E2B88" w14:textId="014E86B4" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00B41C86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4F44C4" w14:textId="77777777" w:rsidR="00B26673" w:rsidRPr="00B26673" w:rsidRDefault="000B1C5A" w:rsidP="00E07227">
+          <w:p w14:paraId="38BE3692" w14:textId="43A0522C" w:rsidR="004B48DB" w:rsidRDefault="00117E3D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">words connected with </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B26673">
+              <w:t xml:space="preserve">nouns with  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">manufacturing </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="77226F31" w14:textId="7F10A322" w:rsidR="004B48DB" w:rsidRDefault="00B26673" w:rsidP="00E07227">
+              <w:t>-ity / -ness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295DDF76" w14:textId="77777777" w:rsidR="00117E3D" w:rsidRDefault="008C5D9E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>phrasal verbs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C28D1B4" w14:textId="54F404B4" w:rsidR="00B26673" w:rsidRPr="004B48DB" w:rsidRDefault="00B26673" w:rsidP="00E07227">
+              <w:t>collocations with verbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C28D1B4" w14:textId="2A38788A" w:rsidR="008C5D9E" w:rsidRPr="004B48DB" w:rsidRDefault="008C5D9E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>top</w:t>
-[...13 lines deleted...]
-              <w:t>high</w:t>
+              <w:t>TV programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5501C34D" w14:textId="3B8701F4" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CA0226">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F8A02B8" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -4281,107 +4172,107 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CCB03E1" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="66CDEF89" w14:textId="03608A29" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27037788" w14:textId="745CC7D0" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="27037788" w14:textId="3A678640" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="34CB9370" w14:textId="0FBDA9B2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CB9370" w14:textId="0FBDA9B2" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0006142B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7B0FDD" w14:textId="3CF9065A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="7B7B0FDD" w14:textId="3CF9065A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="0006142B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B1C7C35" w14:textId="0B6A1667" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
@@ -4415,263 +4306,263 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD477F0" w14:textId="3108320D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="302DC43C" w14:textId="3A5F5F78" w:rsidR="00B256A2" w:rsidRPr="005F262A" w:rsidRDefault="00B56742" w:rsidP="00E07227">
+          <w:p w14:paraId="0E70638D" w14:textId="278C2BB8" w:rsidR="00B256A2" w:rsidRDefault="00CD6738" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302DC43C" w14:textId="7B70EEC6" w:rsidR="00CD6738" w:rsidRPr="005F262A" w:rsidRDefault="00736276" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying attitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA47925" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A0FBF2" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7DE7F1BD" w14:textId="1FEE3D78" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5229F32A" w14:textId="5C4FBB0D" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="5229F32A" w14:textId="0AA681DC" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="2EF36B1D" w14:textId="52B023FF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF36B1D" w14:textId="6CDDDC5E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="0006142B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000F015C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00B56742">
+            <w:r w:rsidR="00850467">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63AAFD93" w14:textId="50201F15" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="63AAFD93" w14:textId="50201F15" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000F015C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B1F677" w14:textId="55F0EC1F" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="78B1F677" w14:textId="57E54F1A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="002328D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E491D07" w14:textId="7556AAFB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002F7830">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D888FCE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="00B56742" w:rsidP="00E07227">
+          <w:p w14:paraId="35EB81AA" w14:textId="6AC61621" w:rsidR="002844C7" w:rsidRPr="0006142B" w:rsidRDefault="00736276" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>comparatives</w:t>
-[...17 lines deleted...]
-              <w:t>superlatives</w:t>
+              <w:t>modals: deduction about the present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D1AAA6C" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00E939F7">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26DA34B8" w14:textId="064856FE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00E939F7">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -4708,122 +4599,123 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11B8F42C" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002328D9">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="1B153C8C" w14:textId="7F7BEBB6" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465AD2B5" w14:textId="006A5E5B" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="465AD2B5" w14:textId="49475729" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="26C34C46" w14:textId="2EC409D0" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C34C46" w14:textId="380B7B83" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00152CD8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>26, 16</w:t>
             </w:r>
-            <w:r w:rsidR="005347E9">
+            <w:r w:rsidR="003E33DE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433C8BC5" w14:textId="1121FEC9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="433C8BC5" w14:textId="1121FEC9" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00AA6E05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D32739">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
@@ -4871,254 +4763,271 @@
           <w:p w14:paraId="55011077" w14:textId="52CF4798" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD45030" w14:textId="5FFC0C1A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1059DD" w14:textId="2F71CA3A" w:rsidR="00D32739" w:rsidRPr="00933A11" w:rsidRDefault="005347E9" w:rsidP="00E07227">
+          <w:p w14:paraId="0F6F919C" w14:textId="00246574" w:rsidR="00D32739" w:rsidRDefault="005477AD" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>photo task</w:t>
+              <w:t>collaborative task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1059DD" w14:textId="19BC01CF" w:rsidR="005477AD" w:rsidRPr="00933A11" w:rsidRDefault="003E33DE" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>making suggestions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="500E9A01" w14:textId="203E0CB1" w:rsidR="002844C7" w:rsidRPr="001C134C" w:rsidRDefault="002844C7" w:rsidP="00152CD8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="3C17E5E9" w14:textId="5B36FFFD" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A099EB5" w14:textId="0DA65C02" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="3A099EB5" w14:textId="1ECBD838" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="2DB2DA54" w14:textId="5431B345" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB2DA54" w14:textId="2C317B14" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004778CA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00926E45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 1</w:t>
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:t>, 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00E568C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705FE4C5" w14:textId="4A37CD37" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="004778CA" w:rsidP="00D13905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00926E45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29D84504" w14:textId="4B1BFA5D" w:rsidR="002844C7" w:rsidRPr="001E5AB7" w:rsidRDefault="002844C7" w:rsidP="00926E45">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68DC7036" w14:textId="2B752FD5" w:rsidR="002844C7" w:rsidRPr="001E5AB7" w:rsidRDefault="002844C7" w:rsidP="00926E45">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DD0CB6" w14:textId="77777777" w:rsidR="00AE436C" w:rsidRDefault="00CC19A1" w:rsidP="00E07227">
+          <w:p w14:paraId="01855A83" w14:textId="77777777" w:rsidR="00AE436C" w:rsidRDefault="003E33DE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>word formation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1796ECDA" w14:textId="3DF7076E" w:rsidR="00CC19A1" w:rsidRDefault="007400D3" w:rsidP="00E07227">
+          <w:p w14:paraId="1796ECDA" w14:textId="754E1FDB" w:rsidR="00E568C9" w:rsidRDefault="00E568C9" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>multiple choice cloze</w:t>
+              <w:t>nouns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC9A593" w14:textId="16F40BCB" w:rsidR="002844C7" w:rsidRPr="00B04013" w:rsidRDefault="002844C7" w:rsidP="00926E45">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43C372CC" w14:textId="08A53EDA" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D13905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5140,113 +5049,121 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68076EC4" w14:textId="4741CC87" w:rsidR="002844C7" w:rsidRPr="00B04013" w:rsidRDefault="002844C7" w:rsidP="00926E45">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="18FAAC2C" w14:textId="00313797" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3688E019" w14:textId="78B6D042" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="3688E019" w14:textId="6A761DEC" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="008F0013">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>21</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F80F548" w14:textId="1FDEA37D" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F80F548" w14:textId="1FDEA37D" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="0025212D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>8-29</w:t>
             </w:r>
             <w:r w:rsidR="00D201CF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 160</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C42D16" w14:textId="34710B25" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="0025212D" w:rsidP="0093357E">
+          <w:p w14:paraId="39C42D16" w14:textId="34710B25" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="0025212D" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00D4170C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36027FA8" w14:textId="5BBB0897" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
             <w:pPr>
@@ -5308,223 +5225,253 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CCD17FE" w14:textId="3640207C" w:rsidR="002844C7" w:rsidRPr="00B15C17" w:rsidRDefault="002844C7" w:rsidP="00B15C17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2E3BEC" w14:textId="23BB85F4" w:rsidR="00D201CF" w:rsidRPr="005F262A" w:rsidRDefault="00E95633" w:rsidP="00E07227">
+          <w:p w14:paraId="2B574718" w14:textId="77777777" w:rsidR="00D201CF" w:rsidRDefault="00BE3E21" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2E3BEC" w14:textId="66D55A33" w:rsidR="00BE3E21" w:rsidRPr="005F262A" w:rsidRDefault="00BE3E21" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using good descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="63890C56" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65FDB464" w14:textId="4641E6DF" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="65FDB464" w14:textId="7C0B0771" w:rsidR="002844C7" w:rsidRPr="009B6523" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="008F0013">
-[...8 lines deleted...]
-          <w:p w14:paraId="6C0D3BAC" w14:textId="3483709C" w:rsidR="00E52E79" w:rsidRDefault="00E52E79" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0D3BAC" w14:textId="3483709C" w:rsidR="00E52E79" w:rsidRDefault="00E52E79" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">SB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00B2755A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30-31</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612E88D6" w14:textId="6012DB54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00E52E79" w:rsidP="0093357E">
+          <w:p w14:paraId="612E88D6" w14:textId="6012DB54" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00E52E79" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00D36AAF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514464BD" w14:textId="6492B2E1" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00B77606" w:rsidP="00E07227">
+          <w:p w14:paraId="514464BD" w14:textId="28A2B531" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00DC3FC3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00BD3578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">eview </w:t>
             </w:r>
-            <w:r w:rsidR="007F458A">
-[...3 lines deleted...]
-              <w:t>units</w:t>
+            <w:r w:rsidR="00644E35">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00BD3578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r w:rsidR="00644E35">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3578">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve"> 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D98F2F" w14:textId="6D5E8B7B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00B77606" w:rsidP="00E07227">
+          <w:p w14:paraId="47D98F2F" w14:textId="3CF1FD46" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00DC3FC3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00BD3578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">eview </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00644E35">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00BD3578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>nit</w:t>
             </w:r>
-            <w:r w:rsidR="007F458A">
+            <w:r w:rsidR="00644E35">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00BD3578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E00431" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="009B6523">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -5571,68 +5518,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EBEA9E9" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00347E05">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B2755A" w:rsidRPr="005F262A" w14:paraId="51E026E1" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD381F0" w14:textId="77777777" w:rsidR="00B2755A" w:rsidRDefault="00B2755A" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="6D535954" w14:textId="5FB9634E" w:rsidR="00B2755A" w:rsidRPr="00B2755A" w:rsidRDefault="00456F45" w:rsidP="0093357E">
+          <w:p w14:paraId="5FD381F0" w14:textId="2A1E2BF3" w:rsidR="00B2755A" w:rsidRDefault="00B2755A" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D535954" w14:textId="5FB9634E" w:rsidR="00B2755A" w:rsidRPr="00B2755A" w:rsidRDefault="00456F45" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">TRC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary Worksheets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3196EC9E" w14:textId="66C55927" w:rsidR="00B2755A" w:rsidRDefault="0065465F" w:rsidP="00E07227">
             <w:pPr>
@@ -5755,66 +5710,74 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="470CD1F9" w14:textId="77777777" w:rsidR="00B2755A" w:rsidRPr="005F262A" w:rsidRDefault="00B2755A" w:rsidP="00347E05">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926E45" w:rsidRPr="005F262A" w14:paraId="0B57EFB9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FC1E9D" w14:textId="0E44312A" w:rsidR="00B2755A" w:rsidRDefault="00B2755A" w:rsidP="0093357E">
-[...14 lines deleted...]
-          <w:p w14:paraId="6B8A5808" w14:textId="3F7EC302" w:rsidR="00D4170C" w:rsidRPr="009B6523" w:rsidRDefault="00D4170C" w:rsidP="0093357E">
+          <w:p w14:paraId="05FC1E9D" w14:textId="34421854" w:rsidR="00B2755A" w:rsidRDefault="00B2755A" w:rsidP="00022809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8A5808" w14:textId="3F7EC302" w:rsidR="00D4170C" w:rsidRPr="009B6523" w:rsidRDefault="00D4170C" w:rsidP="00F119CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
             <w:r w:rsidR="00926E45" w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00720708">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
@@ -5909,51 +5872,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D76A2FF" w14:textId="77777777" w:rsidR="00926E45" w:rsidRPr="005F262A" w:rsidRDefault="00926E45" w:rsidP="00347E05">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C08DF" w:rsidRPr="005F262A" w14:paraId="1F7A43C9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7EAC75" w14:textId="77777777" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="0093357E">
+          <w:p w14:paraId="5A7EAC75" w14:textId="77777777" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3687">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48AAE0BE" w14:textId="698D665F" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -5971,64 +5934,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E7CA380" w14:textId="5CCC85B6" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C970DF" w14:textId="276A01A3" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="00437DE0" w:rsidP="007C08DF">
+          <w:p w14:paraId="40C970DF" w14:textId="1D96DF02" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>USE OF ENGLISH</w:t>
+              <w:t>USE</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35742">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E995477" w14:textId="05702C21" w:rsidR="007C08DF" w:rsidRPr="003E3687" w:rsidRDefault="007C08DF" w:rsidP="007C08DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>READING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6081,126 +6051,126 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0C33A5C8" w14:textId="37BDC30C" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5099F7FA" w14:textId="3B5D2406" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="5099F7FA" w14:textId="72A0FEBE" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94BB3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="00F119CD">
-[...8 lines deleted...]
-          <w:p w14:paraId="18D729CF" w14:textId="3919E2FE" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D729CF" w14:textId="3919E2FE" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008326BC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">32-33, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179AA53A" w14:textId="26203935" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="179AA53A" w14:textId="26203935" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="008326BC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>20-21</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C53C205" w14:textId="50B2616C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="5C53C205" w14:textId="50B2616C" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="004171CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14471CFD" w14:textId="0ED7BC6E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00883361">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
@@ -6210,84 +6180,102 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F6AAEA0" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00DE0A81">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF91F7A" w14:textId="77777777" w:rsidR="00C224E9" w:rsidRDefault="00B00B49" w:rsidP="00E07227">
+          <w:p w14:paraId="47B869AD" w14:textId="77777777" w:rsidR="00C224E9" w:rsidRDefault="000E400F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>a news article</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EBB133B" w14:textId="42D5F09C" w:rsidR="00B00B49" w:rsidRPr="005F262A" w:rsidRDefault="00B00B49" w:rsidP="00E07227">
+              <w:t>an online travel guide</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4E5068" w14:textId="77777777" w:rsidR="000E400F" w:rsidRDefault="000E400F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>gapped text</w:t>
+              <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBB133B" w14:textId="7CEF3BC0" w:rsidR="000E400F" w:rsidRPr="005F262A" w:rsidRDefault="004C3E0F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>scanning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47D68831" w14:textId="7C46D2E5" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D42BA">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF7D393" w14:textId="768274F0" w:rsidR="002844C7" w:rsidRPr="00FF0756" w:rsidRDefault="002844C7" w:rsidP="00C224E9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -6299,191 +6287,191 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F08465" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D42BA">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="5C682D9F" w14:textId="7713D2C8" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4D0F07" w14:textId="3184608E" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="1F4D0F07" w14:textId="7AABB832" w:rsidR="002844C7" w:rsidRPr="00D94BB3" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D94BB3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="00F119CD">
-[...8 lines deleted...]
-          <w:p w14:paraId="0BB85877" w14:textId="062F081D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB85877" w14:textId="22119A76" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C95D04">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>34, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00503E49">
-[...6 lines deleted...]
-          <w:p w14:paraId="76DC9EBE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="004C3E0F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DC9EBE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00F46139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C95D04">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080BFAFB" w14:textId="7604421B" w:rsidR="00C95D04" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="080BFAFB" w14:textId="2DD955B1" w:rsidR="00C95D04" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00F46139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EA818EB" w14:textId="7E136B9E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00FE2511">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D0CFE2" w14:textId="2AF4A2C5" w:rsidR="00DE0A81" w:rsidRPr="00665820" w:rsidRDefault="00503E49" w:rsidP="00E07227">
+          <w:p w14:paraId="21D0CFE2" w14:textId="7D89319B" w:rsidR="00DE0A81" w:rsidRPr="00665820" w:rsidRDefault="001D5331" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>the future</w:t>
+              <w:t>tense review: Present Perfect Simple and Continuous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="057BDA13" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62C3C2C7" w14:textId="0E2390EF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -6520,247 +6508,209 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E8A366B" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="2A1A546B" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A3D388" w14:textId="6EE6CEB6" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="67A3D388" w14:textId="5CB83CC9" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16F74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="00F119CD">
-[...8 lines deleted...]
-          <w:p w14:paraId="5965D4D2" w14:textId="5900D6D0" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5965D4D2" w14:textId="752DBE2E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF2818">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>35, 15</w:t>
             </w:r>
-            <w:r w:rsidR="006E1B92">
+            <w:r w:rsidR="009031D2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D7FF24" w14:textId="492FF38B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="77D7FF24" w14:textId="492FF38B" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF2818">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597AB13E" w14:textId="02216966" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="597AB13E" w14:textId="2AFA024F" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00F46139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346066C8" w14:textId="77777777" w:rsidR="003E6E4A" w:rsidRDefault="006E1B92" w:rsidP="000C4F55">
-[...39 lines deleted...]
-          <w:p w14:paraId="123434A4" w14:textId="77777777" w:rsidR="0070096F" w:rsidRDefault="0070096F" w:rsidP="00E07227">
+          <w:p w14:paraId="44A14A75" w14:textId="77777777" w:rsidR="003E6E4A" w:rsidRPr="00FD398A" w:rsidRDefault="00FD398A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="52EE6A2B" w14:textId="40F66F3A" w:rsidR="0070096F" w:rsidRPr="003E6E4A" w:rsidRDefault="0070096F" w:rsidP="00E07227">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>places in the city</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15204B13" w14:textId="77777777" w:rsidR="00FD398A" w:rsidRDefault="00FD398A" w:rsidP="009031D2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">collocations with </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>words + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EE6A2B" w14:textId="0FC13704" w:rsidR="009031D2" w:rsidRPr="009031D2" w:rsidRDefault="009031D2" w:rsidP="009031D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F6BDAE0" w14:textId="1AE0F70B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00A724BC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="535E23B7" w14:textId="77777777" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="001E429F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -6809,107 +6759,107 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AC09B80" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="258E28FB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="584BE3C7" w14:textId="5384C75B" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="584BE3C7" w14:textId="73B76D9C" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16F74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="008F66F8">
-[...8 lines deleted...]
-          <w:p w14:paraId="353A7C0C" w14:textId="138A6372" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353A7C0C" w14:textId="138A6372" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F7F05">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29443DF0" w14:textId="45945ECF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="29443DF0" w14:textId="45945ECF" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CA4249">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F7F05">
               <w:rPr>
@@ -6954,260 +6904,302 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C3CC3E7" w14:textId="20150C8B" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059FA0A3" w14:textId="4C709DDC" w:rsidR="002F7F05" w:rsidRPr="005F262A" w:rsidRDefault="000B16C7" w:rsidP="00E07227">
+          <w:p w14:paraId="0C996F58" w14:textId="77777777" w:rsidR="002F7F05" w:rsidRDefault="00E8382E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">sentence </w:t>
-[...5 lines deleted...]
-              <w:t>completion</w:t>
+              <w:t>single extract</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63620A29" w14:textId="77777777" w:rsidR="00E8382E" w:rsidRDefault="00E8382E" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059FA0A3" w14:textId="1E8971E4" w:rsidR="00E8382E" w:rsidRPr="005F262A" w:rsidRDefault="00E8382E" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding responses to questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E22EC8" w14:textId="0DF32945" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="000D2D2B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B2996E2" w14:textId="517D3610" w:rsidR="002844C7" w:rsidRPr="000A0582" w:rsidRDefault="002844C7" w:rsidP="002F7F05">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="6FD3AF49" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C628A0" w14:textId="709D4461" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="21C628A0" w14:textId="77E92F1F" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16F74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 2</w:t>
             </w:r>
-            <w:r w:rsidR="008F66F8">
-[...8 lines deleted...]
-          <w:p w14:paraId="78E0201C" w14:textId="4D3C0165" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E0201C" w14:textId="0F8132DB" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C6B7D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
             <w:r w:rsidR="00B728C6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 14</w:t>
             </w:r>
-            <w:r w:rsidR="002A52D1">
-[...6 lines deleted...]
-          <w:p w14:paraId="27B80938" w14:textId="2A26FF96" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00B6206B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5574A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 142</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B80938" w14:textId="2A26FF96" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C6B7D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0601E15F" w14:textId="483ADE2D" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="0601E15F" w14:textId="6B0AD84E" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00B728C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="112FBA41" w14:textId="41E40ADE" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="006074D4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0900B0" w14:textId="19EE9186" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002A52D1" w:rsidP="00E07227">
+          <w:p w14:paraId="6F0900B0" w14:textId="143EA3C2" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00B6206B" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>conditionals: zero, first</w:t>
+              <w:t xml:space="preserve">question review: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5574A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>question tags and question forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BC23A84" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476C5F2A" w14:textId="28C5EA82" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7242,150 +7234,150 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316AF8B3" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="7C4416AB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7CE2E9" w14:textId="27F8AFE1" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="2E7CE2E9" w14:textId="4404A5DB" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16F74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="008F66F8">
-[...8 lines deleted...]
-          <w:p w14:paraId="4871713D" w14:textId="6E4BF427" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4871713D" w14:textId="1883739A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E0729">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
             <w:r w:rsidR="007304CB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="004E3004">
+            <w:r w:rsidR="00B0486D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55608FC0" w14:textId="62563BAD" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="55608FC0" w14:textId="62563BAD" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E0729">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253E9799" w14:textId="35151050" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="253E9799" w14:textId="35151050" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00D87D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D4A8905" w14:textId="07B236AC" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="002C6317">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
@@ -7418,240 +7410,266 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C6594AD" w14:textId="5A4B4197" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="007304CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500570E9" w14:textId="4AEC98DB" w:rsidR="001E0729" w:rsidRPr="005F262A" w:rsidRDefault="004E3004" w:rsidP="00E07227">
+          <w:p w14:paraId="7BDE7256" w14:textId="77777777" w:rsidR="001E0729" w:rsidRDefault="00B0486D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500570E9" w14:textId="6A6D575B" w:rsidR="00B0486D" w:rsidRPr="005F262A" w:rsidRDefault="00B0486D" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>agreeing and disagreeing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BC98018" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="0C652D22" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D8571B" w14:textId="704D26D2" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="42D8571B" w14:textId="322CEAFF" w:rsidR="002844C7" w:rsidRPr="00B16F74" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16F74">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="008F66F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>31</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="15C078C1" w14:textId="04976FA7" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C078C1" w14:textId="2132F049" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF1E54">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidR="00823ACC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="007A3578">
+            <w:r w:rsidR="00B6400F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D8D8FE5" w14:textId="227A27B1" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00CF1E54" w:rsidP="0093357E">
+          <w:p w14:paraId="3D8D8FE5" w14:textId="227A27B1" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="00CF1E54" w:rsidP="00D87D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD62A8A" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="052AF4FC" w14:textId="2D9A507A" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00823ACC">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A9D226" w14:textId="77777777" w:rsidR="00823ACC" w:rsidRDefault="007A3578" w:rsidP="00E07227">
+          <w:p w14:paraId="451C8ADE" w14:textId="77777777" w:rsidR="00823ACC" w:rsidRDefault="00B6400F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>key word transformation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25049463" w14:textId="3436AAED" w:rsidR="007A3578" w:rsidRPr="000527E6" w:rsidRDefault="002A158E" w:rsidP="00E07227">
+              <w:t>multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25049463" w14:textId="0FA0D12E" w:rsidR="00B6400F" w:rsidRPr="000527E6" w:rsidRDefault="00B6400F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
+              <w:t>collocations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C051CF8" w14:textId="18378561" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="556AF3BE" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7672,119 +7690,127 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E74A830" w14:textId="4B4CDC14" w:rsidR="002844C7" w:rsidRPr="00887615" w:rsidRDefault="002844C7" w:rsidP="00887615">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002844C7" w:rsidRPr="005F262A" w14:paraId="61BEF642" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BA2797" w14:textId="0CB45E96" w:rsidR="002844C7" w:rsidRPr="004F317E" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+          <w:p w14:paraId="64BA2797" w14:textId="3262AE67" w:rsidR="002844C7" w:rsidRPr="004F317E" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F317E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007270E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>32</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ED24361" w14:textId="1DEEDD90" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED24361" w14:textId="36531594" w:rsidR="002844C7" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
             <w:r w:rsidR="0018696C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>0-41</w:t>
             </w:r>
             <w:r w:rsidR="0013752E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="002A158E">
-[...6 lines deleted...]
-          <w:p w14:paraId="052AFBCF" w14:textId="6302D410" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="0093357E">
+            <w:r w:rsidR="00C27D2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052AFBCF" w14:textId="6302D410" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00022809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="0013752E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D0ADEFB" w14:textId="0DA33823" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="003E15C2">
             <w:pPr>
@@ -7845,199 +7871,237 @@
           <w:p w14:paraId="7CB07721" w14:textId="77777777" w:rsidR="002844C7" w:rsidRPr="005F262A" w:rsidRDefault="002844C7" w:rsidP="00CE540F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D72B05" w14:textId="2D5BB225" w:rsidR="002844C7" w:rsidRPr="00A87901" w:rsidRDefault="002844C7" w:rsidP="00A87901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119A2660" w14:textId="5B3FDB26" w:rsidR="003E15C2" w:rsidRPr="005F262A" w:rsidRDefault="002A158E" w:rsidP="00E07227">
+          <w:p w14:paraId="7CB260C6" w14:textId="77777777" w:rsidR="003E15C2" w:rsidRDefault="00C27D2C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>a formal letter/email</w:t>
+              <w:t>an essay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119A2660" w14:textId="13CF9896" w:rsidR="00C27D2C" w:rsidRPr="005F262A" w:rsidRDefault="009F4F3C" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giving examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007270E6" w:rsidRPr="005F262A" w14:paraId="00A37658" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210A4036" w14:textId="4D6D4B03" w:rsidR="007270E6" w:rsidRPr="004F317E" w:rsidRDefault="007270E6" w:rsidP="0093357E">
+          <w:p w14:paraId="210A4036" w14:textId="6364941F" w:rsidR="007270E6" w:rsidRPr="004F317E" w:rsidRDefault="007270E6" w:rsidP="007270E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F317E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>33</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D5B8CC0" w14:textId="77777777" w:rsidR="00293429" w:rsidRDefault="00293429" w:rsidP="0093357E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5B8CC0" w14:textId="77777777" w:rsidR="00293429" w:rsidRDefault="00293429" w:rsidP="00293429">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A70A0D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Grammar Communication Worksheet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526CB7F6" w14:textId="1649D274" w:rsidR="007270E6" w:rsidRPr="004F317E" w:rsidRDefault="00293429" w:rsidP="0093357E">
+          <w:p w14:paraId="526CB7F6" w14:textId="1649D274" w:rsidR="007270E6" w:rsidRPr="004F317E" w:rsidRDefault="00293429" w:rsidP="00293429">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B03932">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="004C7B1A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDA2DF0" w14:textId="397B296B" w:rsidR="007270E6" w:rsidRPr="004C7B1A" w:rsidRDefault="003E1D93" w:rsidP="00E07227">
+          <w:p w14:paraId="2FDA2DF0" w14:textId="6894C041" w:rsidR="007270E6" w:rsidRPr="004C7B1A" w:rsidRDefault="003E1D93" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="0083792B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>nit 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6021144C" w14:textId="4D86C01A" w:rsidR="007270E6" w:rsidRDefault="006F3BFD" w:rsidP="00E07227">
+          <w:p w14:paraId="6021144C" w14:textId="7724E6E1" w:rsidR="007270E6" w:rsidRDefault="009F4F3C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00293429">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>nits 2-3</w:t>
+              <w:t xml:space="preserve">nits </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00293429">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701485B7" w14:textId="77777777" w:rsidR="007270E6" w:rsidRPr="005F262A" w:rsidRDefault="007270E6" w:rsidP="00293429">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E5AC313" w14:textId="77777777" w:rsidR="007270E6" w:rsidRPr="005F262A" w:rsidRDefault="007270E6" w:rsidP="00293429">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -8073,76 +8137,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="791DA081" w14:textId="77777777" w:rsidR="007270E6" w:rsidRPr="005F262A" w:rsidRDefault="007270E6" w:rsidP="00293429">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="3035CFD0" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B95CB38" w14:textId="77777777" w:rsidR="00ED1DE8" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B95CB38" w14:textId="45F2BF6C" w:rsidR="00ED1DE8" w:rsidRDefault="003E1D93" w:rsidP="00ED1DE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00ED1DE8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>34</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="017ADD00" w14:textId="28F91678" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017ADD00" w14:textId="28F91678" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="00ED1DE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">TRC </w:t>
             </w:r>
             <w:r w:rsidR="00ED1DE8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Worksheets </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary</w:t>
             </w:r>
@@ -8272,88 +8345,95 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D166BE4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00ED1DE8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="65CD25CD" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A301EAA" w14:textId="3A722653" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0A301EAA" w14:textId="66B27067" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F317E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>35</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AA487DE" w14:textId="75EBCB64" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA487DE" w14:textId="75EBCB64" w:rsidR="003E1D93" w:rsidRPr="004F317E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20895">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>nit 3 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8438,51 +8518,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C7A2AEA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00B20895">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="3B7E982F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C89807F" w14:textId="79049881" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0C89807F" w14:textId="79049881" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012540E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121340A3" w14:textId="2E4583B6" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -8500,51 +8580,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A3760A" w14:textId="4CD292E8" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11183EC4" w14:textId="720D766C" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="11183EC4" w14:textId="5FCA1CE5" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="00B465FB" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F41724" w14:textId="73C08785" w:rsidR="003E1D93" w:rsidRPr="0012540E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8610,138 +8690,138 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="02C64D20" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0F200E" w14:textId="161B78FB" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4D0F200E" w14:textId="16DD6090" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 3</w:t>
             </w:r>
-            <w:r w:rsidR="00F937F9">
-[...8 lines deleted...]
-          <w:p w14:paraId="3A563BBD" w14:textId="045CFB02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A563BBD" w14:textId="045CFB02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E5945">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>42-43</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CDAA074" w14:textId="301297FB" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3CDAA074" w14:textId="301297FB" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B55305">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>28-29</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F0A474F" w14:textId="1F62ACEE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="5F0A474F" w14:textId="1F62ACEE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285E9B4F" w14:textId="5F9CDFFC" w:rsidR="003E1D93" w:rsidRPr="00B65394" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
@@ -8749,84 +8829,102 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20787409" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119EC64B" w14:textId="77777777" w:rsidR="00B55305" w:rsidRDefault="00952AB2" w:rsidP="00E07227">
+          <w:p w14:paraId="4284DAD1" w14:textId="77777777" w:rsidR="00B55305" w:rsidRDefault="004E48C4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BCDCFDE" w14:textId="7007EF0D" w:rsidR="00952AB2" w:rsidRPr="00B55305" w:rsidRDefault="00952AB2" w:rsidP="00E07227">
+          <w:p w14:paraId="7DEE198D" w14:textId="77777777" w:rsidR="004E48C4" w:rsidRDefault="004E48C4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCDCFDE" w14:textId="4CCA6F2E" w:rsidR="004200FE" w:rsidRPr="00B55305" w:rsidRDefault="004200FE" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>deducing meaning from context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39D064D1" w14:textId="1B74FC6F" w:rsidR="003E1D93" w:rsidRPr="00CF17FB" w:rsidRDefault="003E1D93" w:rsidP="00B55305">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB87C19" w14:textId="1A5EBD73" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00B55305">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -8836,197 +8934,208 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="627D7A36" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5E4F26C5" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298D4BA8" w14:textId="1E1D7C96" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="298D4BA8" w14:textId="145A19B5" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 3</w:t>
             </w:r>
-            <w:r w:rsidR="00F937F9">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3456B98E" w14:textId="66158F6F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C7302">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
-            <w:r w:rsidR="0024117A">
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="004200FE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 142</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30513E3C" w14:textId="70736064" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C7302">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62007135" w14:textId="29957574" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="62007135" w14:textId="505D9D17" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="004F31F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4603F5EA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20FDEEEC" w14:textId="523281D5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="0024117A" w:rsidP="00E07227">
+          <w:p w14:paraId="20FDEEEC" w14:textId="30C0B5D5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00187D83" w:rsidP="00DE26F6">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">modals: ability, permission, </w:t>
-[...5 lines deleted...]
-              <w:t>advice, criticism, obligation</w:t>
+              <w:t xml:space="preserve">the future: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">will, be going to, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Present Simple and Continuous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4924B7AF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C39034" w14:textId="78073FBA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -9063,235 +9172,233 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60816010" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5DEBA18C" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5820DCDC" w14:textId="22673692" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="5820DCDC" w14:textId="0AC991D0" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 3</w:t>
             </w:r>
-            <w:r w:rsidR="00F937F9">
-[...8 lines deleted...]
-          <w:p w14:paraId="743C0A99" w14:textId="525A0082" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743C0A99" w14:textId="7B4CDB01" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00733275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E0D1E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidR="00B46204">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 1</w:t>
             </w:r>
-            <w:r w:rsidR="0048618C">
+            <w:r w:rsidR="00297CFA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="509BD580" w14:textId="43839211" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="509BD580" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00733275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B46204">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="0048618C">
-[...6 lines deleted...]
-          <w:p w14:paraId="05F46426" w14:textId="38B5915C" w:rsidR="00B46204" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          </w:p>
+          <w:p w14:paraId="05F46426" w14:textId="3377DEEF" w:rsidR="00B46204" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="00733275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4F9713" w14:textId="77777777" w:rsidR="00BD1313" w:rsidRDefault="00A96997" w:rsidP="00E07227">
+          <w:p w14:paraId="319737DC" w14:textId="77777777" w:rsidR="00BD1313" w:rsidRDefault="000D7681" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">words connected with </w:t>
+              <w:t xml:space="preserve">verbs/adjectives with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sports</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01635B3D" w14:textId="77777777" w:rsidR="00A96997" w:rsidRDefault="00AA2694" w:rsidP="00E07227">
+              <w:t>-ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184D6B49" w14:textId="77777777" w:rsidR="000D7681" w:rsidRDefault="000D7681" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB2CA98" w14:textId="656E02E5" w:rsidR="00AA2694" w:rsidRPr="001956E0" w:rsidRDefault="00AA2694" w:rsidP="00AA2694">
+          <w:p w14:paraId="0BB2CA98" w14:textId="2B202FFD" w:rsidR="000D7681" w:rsidRPr="001956E0" w:rsidRDefault="000D7681" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>word patterns: words + prepositions</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hobbies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6512D2F4" w14:textId="10EA4B8A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BC4C9F1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
@@ -9346,139 +9453,143 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38F303F5" w14:textId="5F3EEAE3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6D3597CD" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3678F936" w14:textId="1C4A18B1" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="3678F936" w14:textId="745CADD2" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 3</w:t>
             </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AF4E66" w14:textId="7CC73A3A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00F937F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00316A56">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CFD7B3" w14:textId="7FB957F2" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>SB pg</w:t>
+              <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00F937F9">
+            <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00316A56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>46</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E02A94" w14:textId="67C3C5A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="77E02A94" w14:textId="67C3C5A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DCE56A4" w14:textId="0760A5DB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FDEBA8E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
@@ -9500,268 +9611,309 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA79F7F" w14:textId="63B490B2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00316A56">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABE0B6E" w14:textId="77777777" w:rsidR="00BC419D" w:rsidRDefault="00B05373" w:rsidP="00E07227">
+          <w:p w14:paraId="067E8653" w14:textId="77777777" w:rsidR="00BC419D" w:rsidRDefault="00192BD0" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>single extract</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4120DF8A" w14:textId="03800177" w:rsidR="00B05373" w:rsidRPr="00316A56" w:rsidRDefault="00B05373" w:rsidP="00E07227">
+              <w:t>extracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F551F5C" w14:textId="77777777" w:rsidR="00192BD0" w:rsidRDefault="00192BD0" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple choice</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4120DF8A" w14:textId="480AECD6" w:rsidR="00192BD0" w:rsidRPr="00316A56" w:rsidRDefault="00192BD0" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for agreement</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="252C8ECC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396EDD89" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1E1C15F7" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A440BA0" w14:textId="08540E8E" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="2A440BA0" w14:textId="5B55F115" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20102B66" w14:textId="41775D96" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00F937F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001279D3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+            <w:r w:rsidR="005D0737">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679D403D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>SB pg</w:t>
+              <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00F937F9">
+            <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001279D3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>47</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="090810CD" w14:textId="27BA8139" w:rsidR="000A355B" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="090810CD" w14:textId="3D55CF7A" w:rsidR="000A355B" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="004F31F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15794FCF" w14:textId="543EF902" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F768AD" w14:textId="02EAE88A" w:rsidR="003E1D93" w:rsidRPr="004F7214" w:rsidRDefault="0013587D" w:rsidP="00E07227">
+          <w:p w14:paraId="6F9B620E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="005D0737" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>modals: degrees of certainty</w:t>
+              <w:t>comparatives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F768AD" w14:textId="2C33E9E9" w:rsidR="005D0737" w:rsidRPr="004F7214" w:rsidRDefault="005D0737" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>superlatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06866785" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5377A2B1" w14:textId="48DAA205" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -9804,157 +9956,163 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77193BE7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="76DB08BF" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D39627E" w14:textId="4EF5D804" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="4D39627E" w14:textId="49353D7F" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00F937F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>41</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04694E60" w14:textId="2D54DEC2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A2E40">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
             <w:r w:rsidR="00D03634">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="000E4944">
+            <w:r w:rsidR="00C80EB3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B69CCAE" w14:textId="340EA748" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="2B69CCAE" w14:textId="0E02EC42" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A2E40">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidR="000E4944">
-[...7 lines deleted...]
-            <w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A292BE2" w14:textId="398FECE9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18858985" w14:textId="7C553AAB" w:rsidR="003E1D93" w:rsidRPr="00732C65" w:rsidRDefault="003E1D93" w:rsidP="008A2E40">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
@@ -9995,257 +10153,272 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A7BBEEE" w14:textId="3D157C7A" w:rsidR="003E1D93" w:rsidRPr="00F74FF5" w:rsidRDefault="003E1D93" w:rsidP="00F15871">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385886B5" w14:textId="72EDFABC" w:rsidR="00F15871" w:rsidRPr="005F262A" w:rsidRDefault="000E4944" w:rsidP="00E07227">
+          <w:p w14:paraId="595FA80A" w14:textId="77777777" w:rsidR="00F15871" w:rsidRDefault="000903B7" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>photo task</w:t>
+              <w:t>interview</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385886B5" w14:textId="6236B74B" w:rsidR="000903B7" w:rsidRPr="005F262A" w:rsidRDefault="000903B7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about hopes and ambitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3734923D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E202874" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A17A7D" w14:textId="348FA4F2" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="23A17A7D" w14:textId="7E3C3C64" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00F937F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>42</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8C02C4" w14:textId="2B42AE37" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D03634">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
             <w:r w:rsidR="004F5CA5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 15</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t>, 153</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A837BE" w14:textId="2A6477C3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00D32F93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00D03634">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30A837BE" w14:textId="38EBE6CF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="406F3D61" w14:textId="1D4F673A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0692856A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E4E5B2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="008B17D8" w:rsidP="00E07227">
+          <w:p w14:paraId="519BE48A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00C80EB3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59B846FD" w14:textId="51C0B7D3" w:rsidR="008B17D8" w:rsidRPr="00D03634" w:rsidRDefault="008B17D8" w:rsidP="00E07227">
+              <w:t>open cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B846FD" w14:textId="3ADEBE66" w:rsidR="00C80EB3" w:rsidRPr="00D03634" w:rsidRDefault="00C05FBB" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>open cloze</w:t>
+              <w:t>prepositions and short adverbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E14D873" w14:textId="61CEE872" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336DB5F2" w14:textId="2C06D613" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -10271,120 +10444,130 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF110D9" w14:textId="6E7D5C35" w:rsidR="003E1D93" w:rsidRPr="00610E42" w:rsidRDefault="003E1D93" w:rsidP="004F5CA5">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2E3838F5" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08EB0338" w14:textId="69A2B0B4" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="08EB0338" w14:textId="76E5E8BB" w:rsidR="003E1D93" w:rsidRPr="00826928" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00F937F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>43</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BE50483" w14:textId="0D8CA932" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE50483" w14:textId="0F10B9EA" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00575128">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
             <w:r w:rsidR="00575128">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>0-51</w:t>
             </w:r>
             <w:r w:rsidR="00BB24AB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 16</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D32F93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C13C7A" w14:textId="0BB0926A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BB24AB">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00BB24AB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6139C6E5" w14:textId="5027B6ED" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00575128">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -10449,141 +10632,168 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04286634" w14:textId="165141B3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE592AA" w14:textId="7C84E541" w:rsidR="00BB24AB" w:rsidRPr="005F262A" w:rsidRDefault="00540A31" w:rsidP="00E07227">
+          <w:p w14:paraId="7E6A6591" w14:textId="13F634DC" w:rsidR="00D32F93" w:rsidRDefault="00D32F93" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>a formal letter/email</w:t>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE592AA" w14:textId="06E44652" w:rsidR="00C05FBB" w:rsidRPr="005F262A" w:rsidRDefault="00C05FBB" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giving reasons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6986D30A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1226B1A5" w14:textId="77777777" w:rsidR="00F937F9" w:rsidRPr="00826928" w:rsidRDefault="00F937F9" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="1226B1A5" w14:textId="3E9A072F" w:rsidR="00F937F9" w:rsidRPr="00826928" w:rsidRDefault="00F937F9" w:rsidP="00F937F9">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>44</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FA2B6DC" w14:textId="7E586C8F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA2B6DC" w14:textId="7E586C8F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00F937F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">B </w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00851DF8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>52-53</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A168EE3" w14:textId="09B6EEDF" w:rsidR="00F937F9" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="0093357E">
+          <w:p w14:paraId="4A168EE3" w14:textId="09B6EEDF" w:rsidR="00F937F9" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="00F937F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00377668">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E74859C" w14:textId="1A291307" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00851DF8" w:rsidP="00E07227">
             <w:pPr>
@@ -10686,76 +10896,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27F1278B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00377668" w:rsidRPr="005F262A" w14:paraId="4A0A488A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F709BE5" w14:textId="77777777" w:rsidR="00377668" w:rsidRPr="00826928" w:rsidRDefault="00377668" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="6F709BE5" w14:textId="7BBB3CEB" w:rsidR="00377668" w:rsidRPr="00826928" w:rsidRDefault="00377668" w:rsidP="00377668">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826928">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>45</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EA47885" w14:textId="4FD5180A" w:rsidR="00377668" w:rsidRPr="00377668" w:rsidRDefault="00377668" w:rsidP="0093357E">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA47885" w14:textId="4FD5180A" w:rsidR="00377668" w:rsidRPr="00377668" w:rsidRDefault="00377668" w:rsidP="000C5F26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377668">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">TRC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Worksheets</w:t>
             </w:r>
             <w:r w:rsidR="000C5F26">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10864,82 +11083,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A3E163" w14:textId="77777777" w:rsidR="00377668" w:rsidRPr="005F262A" w:rsidRDefault="00377668" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F937F9" w:rsidRPr="005F262A" w14:paraId="11175203" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC5E557" w14:textId="28D4D625" w:rsidR="00377668" w:rsidRPr="00377668" w:rsidRDefault="00377668" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="2FC5E557" w14:textId="4924AFE4" w:rsidR="00377668" w:rsidRPr="00377668" w:rsidRDefault="00377668" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377668">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Lesson 46</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Lesson 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6B2612" w14:textId="48BDADEB" w:rsidR="00F937F9" w:rsidRDefault="00F937F9" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BA100D" w14:textId="62AF23B7" w:rsidR="00F937F9" w:rsidRPr="00F937F9" w:rsidRDefault="00F937F9" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="47BA100D" w14:textId="62AF23B7" w:rsidR="00F937F9" w:rsidRPr="00F937F9" w:rsidRDefault="00F937F9" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Unit 4 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="480696CB" w14:textId="77777777" w:rsidR="00F937F9" w:rsidRPr="005F262A" w:rsidRDefault="00F937F9" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -11017,51 +11247,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="253F867E" w14:textId="77777777" w:rsidR="00F937F9" w:rsidRPr="005F262A" w:rsidRDefault="00F937F9" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="429B5B84" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11DB2EAA" w14:textId="3179C8E5" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="11DB2EAA" w14:textId="3179C8E5" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31EC7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2099E256" w14:textId="41C4EB1C" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -11079,51 +11309,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A8CC805" w14:textId="527B3FC0" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F46625" w14:textId="4E590AEB" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="71F46625" w14:textId="4E58A3C6" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="00B465FB" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E24C4C" w14:textId="664FF595" w:rsidR="003E1D93" w:rsidRPr="00E31EC7" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -11189,108 +11419,111 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4826C187" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F07A474" w14:textId="45369DDF" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="5F07A474" w14:textId="09912FC5" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014387D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 4</w:t>
             </w:r>
-            <w:r w:rsidR="00C33599">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BDC543" w14:textId="110598E0" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00623092">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>54-55</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0C0BC6" w14:textId="3149CA5B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="2A0C0BC6" w14:textId="3149CA5B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00514296">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>36-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B2C7230" w14:textId="7400DF04" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -11310,84 +11543,102 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4905AA92" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0040118E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C0A5CB" w14:textId="77777777" w:rsidR="00514296" w:rsidRDefault="001C66D2" w:rsidP="00E07227">
+          <w:p w14:paraId="29300373" w14:textId="77777777" w:rsidR="00514296" w:rsidRDefault="0068689C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D92A7AB" w14:textId="690C7C1E" w:rsidR="001C66D2" w:rsidRPr="005F262A" w:rsidRDefault="001C66D2" w:rsidP="00E07227">
+          <w:p w14:paraId="2567470E" w14:textId="77777777" w:rsidR="0068689C" w:rsidRDefault="0068689C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>gapped text</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D92A7AB" w14:textId="1CA334D6" w:rsidR="0068689C" w:rsidRPr="005F262A" w:rsidRDefault="00D00366" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding linking words and phrases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50675305" w14:textId="06C8F772" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E8BAAA" w14:textId="6BE6E5EA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0040118E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -11397,205 +11648,201 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="494DC90D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7FB63BB3" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2F7121" w14:textId="26B8EC0A" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="3E2F7121" w14:textId="042F9548" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014387D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lesson 4</w:t>
             </w:r>
-            <w:r w:rsidR="00C33599">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B30243F" w14:textId="2C1A9EC1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F4B11">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">56, </w:t>
             </w:r>
             <w:r w:rsidR="00977BEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00B34D79">
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E0729E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A062D1D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F4B11">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423DFB87" w14:textId="3E26C3A8" w:rsidR="00511B09" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="423DFB87" w14:textId="058D0F7F" w:rsidR="00511B09" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="004F31F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EE75411" w14:textId="51B5AC37" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B90EAD6" w14:textId="662DA8AD" w:rsidR="003E1D93" w:rsidRPr="006B39CB" w:rsidRDefault="004348AB" w:rsidP="00E07227">
+          <w:p w14:paraId="6B90EAD6" w14:textId="65AFA3CA" w:rsidR="003E1D93" w:rsidRPr="006B39CB" w:rsidRDefault="00E0729E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">verb patterns: verb + infinitive / </w:t>
-[...7 lines deleted...]
-              <w:t>-ing</w:t>
+              <w:t>conditionals: zero, first, second</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="168FC158" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318E0BB4" w14:textId="08BEB0C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -11631,258 +11878,236 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10C8BAE2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="05192DFB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACDD497" w14:textId="10F5E045" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-            <w:pPr>
+          <w:p w14:paraId="6ACDD497" w14:textId="031FEF78" w:rsidR="003E1D93" w:rsidRPr="0014387D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014387D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 4</w:t>
             </w:r>
-            <w:r w:rsidR="00C33599">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AAF8E8" w14:textId="11D3767C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00053793">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
             <w:r w:rsidR="005E0B24">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 15</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009816B5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0B24">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B24C834" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00053793">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
-            <w:r w:rsidR="00B34D79">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:p>
+          <w:p w14:paraId="31947FCA" w14:textId="5B74F7E3" w:rsidR="005E0B24" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="004F31F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259216A4" w14:textId="77777777" w:rsidR="00076D3A" w:rsidRDefault="00416AB0" w:rsidP="00E07227">
+          <w:p w14:paraId="0E2AE824" w14:textId="77777777" w:rsidR="00076D3A" w:rsidRDefault="00020F0A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5B0BB7C6" w14:textId="77777777" w:rsidR="00416AB0" w:rsidRDefault="006641E7" w:rsidP="00E07227">
+              <w:t>words + prepositions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25557125" w14:textId="77777777" w:rsidR="00020F0A" w:rsidRDefault="00020F0A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>phrasal verbs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="28F74705" w14:textId="3BC2B250" w:rsidR="006641E7" w:rsidRPr="00514589" w:rsidRDefault="006641E7" w:rsidP="00E07227">
+              <w:t>adverbs formed from adjectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F74705" w14:textId="3980CF98" w:rsidR="00330A42" w:rsidRPr="00514589" w:rsidRDefault="00330A42" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">collocations with </w:t>
+              <w:t xml:space="preserve">words connected with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">go </w:t>
-[...13 lines deleted...]
-              <w:t>get</w:t>
+              <w:t>health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316C4E1A" w14:textId="307B5DC7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DCE6FC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -11930,107 +12155,107 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A93D9D9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="112DB84B" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C0628D" w14:textId="2C732C72" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="50C0628D" w14:textId="2A4E0489" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2235D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="00C33599">
-[...8 lines deleted...]
-          <w:p w14:paraId="376E3BED" w14:textId="7B4C5C61" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376E3BED" w14:textId="7B4C5C61" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE7022">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE42604" w14:textId="59A30C6B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="1CE42604" w14:textId="59A30C6B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE7022">
               <w:rPr>
@@ -12079,249 +12304,296 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F66B248" w14:textId="66B9706A" w:rsidR="003E1D93" w:rsidRPr="00CF59F6" w:rsidRDefault="003E1D93" w:rsidP="00DE7022">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B147B8" w14:textId="26F17D18" w:rsidR="00DE7022" w:rsidRPr="00DE7022" w:rsidRDefault="004C3CCB" w:rsidP="00E07227">
+          <w:p w14:paraId="26207D5C" w14:textId="77777777" w:rsidR="00DE7022" w:rsidRDefault="0050054A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>sentence completion</w:t>
+              <w:t>extracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F55981F" w14:textId="77777777" w:rsidR="0050054A" w:rsidRDefault="0050054A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B147B8" w14:textId="42185F67" w:rsidR="0050054A" w:rsidRPr="00DE7022" w:rsidRDefault="0050054A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>identifying attitude</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24193390" w14:textId="092EE2A4" w:rsidR="003E1D93" w:rsidRPr="005B6590" w:rsidRDefault="003E1D93" w:rsidP="009D358C">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75DBED5B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="76CE7B0C" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562F9E2C" w14:textId="3BC9C5F9" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="562F9E2C" w14:textId="35C5E005" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2235D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00C33599">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>51</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="688690DC" w14:textId="79C850A0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688690DC" w14:textId="3592F8C5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00990988">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>59, 14</w:t>
             </w:r>
-            <w:r w:rsidR="00676362">
+            <w:r w:rsidR="007030D4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC87DD6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2EC87DD6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B81CF1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00990988">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C6ACD86" w14:textId="57846841" w:rsidR="00322CB2" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="0C6ACD86" w14:textId="65CD8E45" w:rsidR="00322CB2" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="785B35FD" w14:textId="57DDE273" w:rsidR="003E1D93" w:rsidRPr="00163864" w:rsidRDefault="003E1D93" w:rsidP="00990988">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E332079" w14:textId="3248122D" w:rsidR="003E1D93" w:rsidRPr="00990988" w:rsidRDefault="00676362" w:rsidP="00676362">
+          <w:p w14:paraId="5E332079" w14:textId="1B561299" w:rsidR="003E1D93" w:rsidRPr="00990988" w:rsidRDefault="007030D4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>verb patterns: infinities of purpose</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>relative clauses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C72551A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A719BA5" w14:textId="509843EA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -12364,154 +12636,156 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F01E582" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="301F443E" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A81885F" w14:textId="1CAB950C" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="7A81885F" w14:textId="5FC093C6" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2235D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00C33599">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>52</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14C16125" w14:textId="3AF68805" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C16125" w14:textId="5F5AFF5B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00322CB2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">60, </w:t>
             </w:r>
             <w:r w:rsidR="00550AD9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="001D67F0">
+            <w:r w:rsidR="001C5A79">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0965FE00" w14:textId="642D9598" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0965FE00" w14:textId="61269411" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00322CB2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidR="001D67F0">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28CDEF4A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F61A094" w14:textId="5B4B6383" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00550AD9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
@@ -12545,161 +12819,175 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26AD86FD" w14:textId="76454A96" w:rsidR="003E1D93" w:rsidRPr="002C472A" w:rsidRDefault="003E1D93" w:rsidP="00322CB2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A206190" w14:textId="54A62D79" w:rsidR="00550AD9" w:rsidRPr="005F262A" w:rsidRDefault="001D67F0" w:rsidP="00E07227">
+          <w:p w14:paraId="33CDA1AD" w14:textId="77777777" w:rsidR="00550AD9" w:rsidRDefault="001C5A79" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>collaborative task</w:t>
+              <w:t>photo task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A206190" w14:textId="4103285D" w:rsidR="001C5A79" w:rsidRPr="005F262A" w:rsidRDefault="001C5A79" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>expressing preferences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774BC05A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0D4B9FAF" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBEE14D" w14:textId="65D8734D" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4EBEE14D" w14:textId="54B2C099" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2235D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00C33599">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>53</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B1C26EF" w14:textId="4798991E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C26EF" w14:textId="3789D25D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E3D61">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidR="00E90473">
-[...12 lines deleted...]
-          <w:p w14:paraId="2559B382" w14:textId="3DC86BE1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          </w:p>
+          <w:p w14:paraId="2559B382" w14:textId="3DC86BE1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E3D61">
               <w:rPr>
@@ -12718,84 +13006,84 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57EA78EC" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADA422D" w14:textId="77777777" w:rsidR="00E90473" w:rsidRDefault="00454C87" w:rsidP="00E07227">
+          <w:p w14:paraId="3C59BF50" w14:textId="77777777" w:rsidR="00E90473" w:rsidRDefault="003176E2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple choice cloze</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="427F66D5" w14:textId="3132D328" w:rsidR="00454C87" w:rsidRPr="000E3D61" w:rsidRDefault="00454C87" w:rsidP="00E07227">
+              <w:t>word formation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427F66D5" w14:textId="73B66C72" w:rsidR="003176E2" w:rsidRPr="000E3D61" w:rsidRDefault="003176E2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
+              <w:t>adjectives and adverbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="592DD32B" w14:textId="28DD07C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17ECE90C" w14:textId="342E6652" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -12818,113 +13106,121 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F474C6C" w14:textId="76357EB7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="000E3D61">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7990CE62" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57C10935" w14:textId="38F3B430" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="57C10935" w14:textId="7FB0810A" w:rsidR="003E1D93" w:rsidRPr="00C2235D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2235D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00C33599">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>54</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="40EB6D96" w14:textId="5B7E112E" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EB6D96" w14:textId="0B3E3F0A" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B81CF1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF1F4A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>62-63, 16</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7822B027" w14:textId="5E40EBE7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>62-63, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81AC7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7822B027" w14:textId="5E40EBE7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00AF1F4A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65CCC2E7" w14:textId="50F8A74B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00AF1F4A">
             <w:pPr>
@@ -12987,160 +13283,188 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23034270" w14:textId="384CCCEC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F187D6E" w14:textId="68E61C80" w:rsidR="00184859" w:rsidRPr="005F262A" w:rsidRDefault="00AD4AE5" w:rsidP="00E07227">
+          <w:p w14:paraId="0981464C" w14:textId="77777777" w:rsidR="00184859" w:rsidRDefault="008821B2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an informal letter/email</w:t>
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F187D6E" w14:textId="3D03EA4C" w:rsidR="008821B2" w:rsidRPr="005F262A" w:rsidRDefault="008821B2" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>engaging the reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C33599" w:rsidRPr="005F262A" w14:paraId="2FD8FF17" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3904119B" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="39A51922" w14:textId="0B739263" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="0093357E">
+          <w:p w14:paraId="3904119B" w14:textId="65E991D1" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39A51922" w14:textId="0B739263" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC</w:t>
             </w:r>
             <w:r w:rsidR="00491421">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Worksheet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BBF47E8" w14:textId="277E9FA6" w:rsidR="00491421" w:rsidRDefault="00491421" w:rsidP="0093357E">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4BBF47E8" w14:textId="277E9FA6" w:rsidR="00491421" w:rsidRDefault="00491421" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Grammar Communication</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45137CB1" w14:textId="11E83F22" w:rsidR="00491421" w:rsidRPr="00B81CF1" w:rsidRDefault="00491421" w:rsidP="0093357E">
+          <w:p w14:paraId="45137CB1" w14:textId="11E83F22" w:rsidR="00491421" w:rsidRPr="00B81CF1" w:rsidRDefault="00491421" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17A359A3" w14:textId="0B4194B7" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00AA2FCE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>unit 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B272B1" w14:textId="7C1BD734" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00AA2FCE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>units 4-5</w:t>
             </w:r>
@@ -13202,87 +13526,95 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66ED1204" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00AA2FCE">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C33599" w:rsidRPr="005F262A" w14:paraId="458D501F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5263DA" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="09699FF6" w14:textId="77777777" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="0093357E">
+          <w:p w14:paraId="7A5263DA" w14:textId="2CA00206" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09699FF6" w14:textId="77777777" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">TRC </w:t>
             </w:r>
             <w:r w:rsidR="00AA2FCE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Worksheets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493A84B7" w14:textId="139F056B" w:rsidR="00AA2FCE" w:rsidRPr="00B81CF1" w:rsidRDefault="00AA2FCE" w:rsidP="0093357E">
+          <w:p w14:paraId="493A84B7" w14:textId="139F056B" w:rsidR="00AA2FCE" w:rsidRPr="00B81CF1" w:rsidRDefault="00AA2FCE" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65024C60" w14:textId="30E5B301" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00AA2FCE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
@@ -13376,114 +13708,121 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20B11C09" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00AA2FCE">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C33599" w:rsidRPr="005F262A" w14:paraId="32B60AE9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A10532" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="53962877" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="0093357E">
+          <w:p w14:paraId="23A10532" w14:textId="1E9A322D" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53962877" w14:textId="77777777" w:rsidR="00C33599" w:rsidRDefault="00C33599" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1580593C" w14:textId="77777777" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="0093357E">
+          <w:p w14:paraId="1580593C" w14:textId="77777777" w:rsidR="00B81CF1" w:rsidRDefault="00B81CF1" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 5 test</w:t>
             </w:r>
             <w:r w:rsidR="007C1DBD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="778C9BF5" w14:textId="4145E11D" w:rsidR="007C1DBD" w:rsidRPr="00C436C3" w:rsidRDefault="007C1DBD" w:rsidP="0093357E">
+          <w:p w14:paraId="778C9BF5" w14:textId="4145E11D" w:rsidR="007C1DBD" w:rsidRPr="00C436C3" w:rsidRDefault="007C1DBD" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C436C3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mid-</w:t>
             </w:r>
             <w:r w:rsidR="00C436C3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
             <w:r w:rsidRPr="00C436C3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68480DFF" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
@@ -13566,113 +13905,122 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E440665" w14:textId="77777777" w:rsidR="00C33599" w:rsidRPr="005F262A" w:rsidRDefault="00C33599" w:rsidP="00B81CF1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="18C6516B" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAECAF1" w14:textId="04F7ECE1" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2CAECAF1" w14:textId="04F7ECE1" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5BAD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AC4143" w14:textId="20142883" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+          <w:p w14:paraId="6E3C2B88" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOPICS &amp; VOCABULARY</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="48AC4143" w14:textId="20142883" w:rsidR="008821B2" w:rsidRPr="00EA5BAD" w:rsidRDefault="008821B2" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13508CA5" w14:textId="306DB14F" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27378ACA" w14:textId="532E1DDE" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="27378ACA" w14:textId="59AB8A5A" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="00B465FB" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14305F99" w14:textId="72B8EB7D" w:rsidR="003E1D93" w:rsidRPr="00EA5BAD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -13738,101 +14086,101 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="729DD985" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78976B28" w14:textId="6697F7A8" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="78976B28" w14:textId="04676C81" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01079">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 5</w:t>
             </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFF4997" w14:textId="2FF0C97B" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
             <w:r w:rsidR="00F63484">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...19 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00A10CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>64-65</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0644ACA3" w14:textId="507DC4AE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0644ACA3" w14:textId="507DC4AE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00A10CE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>44-45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="139FA563" w14:textId="103A5970" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
@@ -13852,84 +14200,102 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EFA977B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB4A9A0" w14:textId="77777777" w:rsidR="006A5E99" w:rsidRDefault="00406A2D" w:rsidP="00E07227">
+          <w:p w14:paraId="22DF551A" w14:textId="77777777" w:rsidR="006A5E99" w:rsidRDefault="00BF2B51" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CC3C29" w14:textId="0D55C907" w:rsidR="00406A2D" w:rsidRPr="006A5E99" w:rsidRDefault="00406A2D" w:rsidP="00E07227">
+          <w:p w14:paraId="21D74D76" w14:textId="77777777" w:rsidR="00BF2B51" w:rsidRDefault="00BF2B51" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="51"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CC3C29" w14:textId="6F9D6ED2" w:rsidR="00BF2B51" w:rsidRPr="006A5E99" w:rsidRDefault="00BF2B51" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding attitude and opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6532E8E0" w14:textId="0DC7B592" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A5E99">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D1CBBE7" w14:textId="29AB7316" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006A5E99">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -13939,197 +14305,203 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="026187A8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="77C8449D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A6C1B9" w14:textId="26A221C3" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="75A6C1B9" w14:textId="198C3E69" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01079">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 5</w:t>
             </w:r>
-            <w:r w:rsidR="00F63484">
-[...8 lines deleted...]
-          <w:p w14:paraId="6A12E251" w14:textId="51FF6AEF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A12E251" w14:textId="7559B939" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535464">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">66, </w:t>
             </w:r>
             <w:r w:rsidR="00AB5A40">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00524F36">
+            <w:r w:rsidR="009F2D15">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309046F1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="309046F1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535464">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7C9EF3" w14:textId="60882EA7" w:rsidR="00D53E43" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="0F7C9EF3" w14:textId="06D3DA00" w:rsidR="00D53E43" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AEA7BBD" w14:textId="418D58BD" w:rsidR="003E1D93" w:rsidRPr="008223E9" w:rsidRDefault="003E1D93" w:rsidP="00AB5A40">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5099C29F" w14:textId="5B22B5F8" w:rsidR="00AB5A40" w:rsidRPr="005F262A" w:rsidRDefault="00524F36" w:rsidP="00E07227">
+          <w:p w14:paraId="5099C29F" w14:textId="2A792DB4" w:rsidR="00AB5A40" w:rsidRPr="005F262A" w:rsidRDefault="009F2D15" w:rsidP="00197862">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>pronouns</w:t>
+              <w:t xml:space="preserve">tense review: </w:t>
+            </w:r>
+            <w:r w:rsidR="00197862">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Past Perfect Simple and Continuous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="674DB013" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35CC3A1C" w14:textId="1244751E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -14165,229 +14537,237 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="455F6591" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="719E1025" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D13C32" w14:textId="5CE7DE59" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="59D13C32" w14:textId="3D62897F" w:rsidR="003E1D93" w:rsidRPr="00D01079" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01079">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="00F63484">
-[...8 lines deleted...]
-          <w:p w14:paraId="08D48AAF" w14:textId="4D88AA41" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D48AAF" w14:textId="3F969AA6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA088B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>67, 15</w:t>
             </w:r>
-            <w:r w:rsidR="00203073">
+            <w:r w:rsidR="00197862">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5194C1D4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="5194C1D4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA088B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540286D7" w14:textId="43238FED" w:rsidR="00B14655" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="540286D7" w14:textId="39F57DBF" w:rsidR="00B14655" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D41536" w14:textId="77777777" w:rsidR="00B14655" w:rsidRDefault="007C22EE" w:rsidP="00E07227">
+          <w:p w14:paraId="572CC53A" w14:textId="77777777" w:rsidR="00B14655" w:rsidRDefault="00197862" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">words connected with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>the arts</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A63C85B" w14:textId="77777777" w:rsidR="007C22EE" w:rsidRDefault="00203073" w:rsidP="00E07227">
+              <w:t>friendship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF8E5FA" w14:textId="77777777" w:rsidR="00197862" w:rsidRDefault="00E01C78" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFBCABB" w14:textId="08B3D02F" w:rsidR="00203073" w:rsidRPr="005F262A" w:rsidRDefault="00203073" w:rsidP="00E07227">
+          <w:p w14:paraId="7FFBCABB" w14:textId="2EE357D9" w:rsidR="00E01C78" w:rsidRPr="005F262A" w:rsidRDefault="00E01C78" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">collocations from </w:t>
+              <w:t xml:space="preserve">nouns with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>the art world</w:t>
+              <w:t>-ance / -ence / -</w:t>
+            </w:r>
+            <w:r w:rsidR="00B10C91">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ment / -ship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799D65F6" w14:textId="66921510" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BA088B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="324A5BD7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
@@ -14437,107 +14817,116 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14573BCE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1AADA30D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA4945B" w14:textId="11EAEDE0" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3DA4945B" w14:textId="56A77969" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693334">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>61</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02C42E6C" w14:textId="6BE5B1A8" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C42E6C" w14:textId="6BE5B1A8" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008406FB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CF08050" w14:textId="7B5C9057" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4CF08050" w14:textId="7B5C9057" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008406FB">
               <w:rPr>
@@ -14584,272 +14973,262 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36DD1C8B" w14:textId="76F8CBA9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71663805" w14:textId="77777777" w:rsidR="002309E0" w:rsidRDefault="007012C9" w:rsidP="00E07227">
+          <w:p w14:paraId="79B4950C" w14:textId="77777777" w:rsidR="002309E0" w:rsidRDefault="002647C7" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>extracts</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C1D5F28" w14:textId="3E583881" w:rsidR="007012C9" w:rsidRPr="008406FB" w:rsidRDefault="007012C9" w:rsidP="00E07227">
+              <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1D5F28" w14:textId="277EAA79" w:rsidR="002647C7" w:rsidRPr="008406FB" w:rsidRDefault="002647C7" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple choice</w:t>
+              <w:t>predicting synonyms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD849D5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D957B71" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="470907D7" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E658716" w14:textId="7B0803FD" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0E658716" w14:textId="277A37BD" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693334">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>62</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F5AD972" w14:textId="3186B910" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5AD972" w14:textId="7AB33CA1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD00D4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
             <w:r w:rsidR="003A4CEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 14</w:t>
             </w:r>
-            <w:r w:rsidR="0058729B">
+            <w:r w:rsidR="00CF0C09">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6B3153" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="6E6B3153" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00151D58">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA787F6" w14:textId="5214989A" w:rsidR="003A4CEB" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="6BA787F6" w14:textId="20A39996" w:rsidR="003A4CEB" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1517E799" w14:textId="65270851" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CD598C" w14:textId="77777777" w:rsidR="00151D58" w:rsidRDefault="00C702A6" w:rsidP="00E07227">
-[...17 lines deleted...]
-          <w:p w14:paraId="511C9C8B" w14:textId="13C35D4C" w:rsidR="00C702A6" w:rsidRPr="00FD00D4" w:rsidRDefault="00C702A6" w:rsidP="00E07227">
+          <w:p w14:paraId="511C9C8B" w14:textId="4C91DF05" w:rsidR="00151D58" w:rsidRPr="00FD00D4" w:rsidRDefault="002647C7" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>connectors of contrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E2CEB24" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00FD00D4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
@@ -14902,154 +15281,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B8224F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="155CA5DC" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FB03E8" w14:textId="2632DEA7" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="13FB03E8" w14:textId="54DA5174" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693334">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>63</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="314EB63B" w14:textId="2331D0ED" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314EB63B" w14:textId="7AA68022" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D75462">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">70, </w:t>
             </w:r>
             <w:r w:rsidR="008F60B8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00BA0EC4">
+            <w:r w:rsidR="002C6883">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6757F422" w14:textId="6BF99503" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="6757F422" w14:textId="4C5EA587" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D75462">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
-            <w:r w:rsidR="00BA0EC4">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="343DAD45" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D2CFFA4" w14:textId="259AB6D7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -15080,227 +15461,253 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E2CC15A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1602928C" w14:textId="02AF4004" w:rsidR="008F60B8" w:rsidRPr="005F262A" w:rsidRDefault="00BA0EC4" w:rsidP="00E07227">
+          <w:p w14:paraId="6ED2442C" w14:textId="77777777" w:rsidR="008F60B8" w:rsidRDefault="00CF0C09" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>photo task</w:t>
+              <w:t>collaborative task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1602928C" w14:textId="536DC351" w:rsidR="00CF0C09" w:rsidRPr="005F262A" w:rsidRDefault="002C6883" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>asking for clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BBCCEF6" w14:textId="71A36854" w:rsidR="003E1D93" w:rsidRPr="00466B38" w:rsidRDefault="003E1D93" w:rsidP="008F60B8">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="78A02699" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FA34AE" w14:textId="1DC9AE8A" w:rsidR="003E1D93" w:rsidRPr="00B90E5D" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="13FA34AE" w14:textId="2CEA4515" w:rsidR="003E1D93" w:rsidRPr="00B90E5D" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B90E5D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>64</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="640BCF77" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640BCF77" w14:textId="42046567" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00F63484">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C15F6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>71, 155</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F62EE1B" w14:textId="39B76983" w:rsidR="003C15F6" w:rsidRPr="005F262A" w:rsidRDefault="003C15F6" w:rsidP="0093357E">
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F62EE1B" w14:textId="39B76983" w:rsidR="003C15F6" w:rsidRPr="005F262A" w:rsidRDefault="003C15F6" w:rsidP="00F63484">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01555F53" w14:textId="332E4F07" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43369AA4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEA8CEA" w14:textId="77777777" w:rsidR="00C626E2" w:rsidRDefault="000A2E86" w:rsidP="00E07227">
+          <w:p w14:paraId="324F879C" w14:textId="77777777" w:rsidR="00C626E2" w:rsidRDefault="00F46D53" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C99CC80" w14:textId="3257BAAF" w:rsidR="000A2E86" w:rsidRPr="008F60B8" w:rsidRDefault="000A2E86" w:rsidP="00E07227">
+              <w:t>key word transformation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C99CC80" w14:textId="59647266" w:rsidR="00F46D53" w:rsidRPr="008F60B8" w:rsidRDefault="00F46D53" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="57"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>key word transformation</w:t>
+              <w:t>verbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D754DB" w14:textId="3C5A3B18" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D24F084" w14:textId="322BE8DB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C626E2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -15324,120 +15731,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147571EC" w14:textId="111DEE90" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="71A1EBD2" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AAA277" w14:textId="29AFED0B" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="51AAA277" w14:textId="028A2A34" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693334">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>65</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="66D07D5F" w14:textId="6D81B3B7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D07D5F" w14:textId="3A159050" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EF6780">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">72-73, </w:t>
             </w:r>
             <w:r w:rsidR="00663834">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="0011038F">
+            <w:r w:rsidR="00980293">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE5A334" w14:textId="627D9423" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3FE5A334" w14:textId="627D9423" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00F63484">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00663834">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
@@ -15512,223 +15926,249 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="522AD4EC" w14:textId="2A2D8B3C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50373966" w14:textId="048431F2" w:rsidR="00663834" w:rsidRPr="005F262A" w:rsidRDefault="000A2E86" w:rsidP="00E07227">
+          <w:p w14:paraId="004A7FD2" w14:textId="77777777" w:rsidR="00663834" w:rsidRDefault="00980293" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using narrative tenses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50373966" w14:textId="0B7E6536" w:rsidR="00980293" w:rsidRPr="005F262A" w:rsidRDefault="00980293" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a story</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4A93659C" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E46C4A" w14:textId="6D52E0EA" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="08E46C4A" w14:textId="5030F9AB" w:rsidR="003E1D93" w:rsidRPr="00693334" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693334">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00241C42">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>66</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F2077FA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2077FA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB0FB1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>74-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="226C299B" w14:textId="584E6AD6" w:rsidR="00AB0FB1" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="0093357E">
+          <w:p w14:paraId="226C299B" w14:textId="584E6AD6" w:rsidR="00AB0FB1" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A84D303" w14:textId="119DBCFB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
+          <w:p w14:paraId="2A84D303" w14:textId="22A74E0B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">review units </w:t>
             </w:r>
-            <w:r w:rsidR="00843CD4">
+            <w:r w:rsidR="000D2F94">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00843CD4">
+            <w:r w:rsidR="000D2F94">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449FDA4E" w14:textId="759E0E74" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
+          <w:p w14:paraId="449FDA4E" w14:textId="7A0A5310" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00AB0FB1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="58"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">review units </w:t>
             </w:r>
-            <w:r w:rsidR="008B69F7">
+            <w:r w:rsidR="000D2F94">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="008B69F7">
+            <w:r w:rsidR="000D2F94">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F5CA53" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4386AF5D" w14:textId="51DC42A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
@@ -15767,99 +16207,107 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DBA2E69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00241C42" w:rsidRPr="005F262A" w14:paraId="08CEB996" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB3F514" w14:textId="77777777" w:rsidR="00241C42" w:rsidRDefault="00241C42" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="38567D8E" w14:textId="77777777" w:rsidR="00AB0FB1" w:rsidRDefault="00AB0FB1" w:rsidP="0093357E">
+          <w:p w14:paraId="0DB3F514" w14:textId="15C84DBE" w:rsidR="00241C42" w:rsidRDefault="00241C42" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38567D8E" w14:textId="77777777" w:rsidR="00AB0FB1" w:rsidRDefault="00AB0FB1" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC</w:t>
             </w:r>
             <w:r w:rsidR="00AA323A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Worksheets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43353729" w14:textId="40F36CC5" w:rsidR="00AA323A" w:rsidRPr="00AB0FB1" w:rsidRDefault="00AA323A" w:rsidP="0093357E">
+          <w:p w14:paraId="43353729" w14:textId="3808DF50" w:rsidR="00AA323A" w:rsidRPr="00AB0FB1" w:rsidRDefault="00AA323A" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammar &amp; </w:t>
             </w:r>
-            <w:r w:rsidR="0011038F">
+            <w:r w:rsidR="00E03602">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B91FA41" w14:textId="688ACC08" w:rsidR="00241C42" w:rsidRPr="005F262A" w:rsidRDefault="00AA323A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="59"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -15944,90 +16392,90 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ADB440F" w14:textId="77777777" w:rsidR="00241C42" w:rsidRPr="005F262A" w:rsidRDefault="00241C42" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="61F6F63D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2C5AA6" w14:textId="046308BF" w:rsidR="003E1D93" w:rsidRPr="00F628FD" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4E2C5AA6" w14:textId="05445676" w:rsidR="003E1D93" w:rsidRPr="00F628FD" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk81918738"/>
             <w:r w:rsidRPr="00F628FD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 6</w:t>
             </w:r>
-            <w:r w:rsidR="00241C42">
-[...8 lines deleted...]
-          <w:p w14:paraId="15535067" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15535067" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553D6968" w14:textId="4EDEA7C4" w:rsidR="007C1DBD" w:rsidRPr="005F262A" w:rsidRDefault="007C1DBD" w:rsidP="0093357E">
+          <w:p w14:paraId="553D6968" w14:textId="4EDEA7C4" w:rsidR="007C1DBD" w:rsidRPr="005F262A" w:rsidRDefault="007C1DBD" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 6 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB1C6C6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16103,51 +16551,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21D776D8" w14:textId="5961881B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="117585E9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716FA3D2" w14:textId="42F46B27" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="716FA3D2" w14:textId="42F46B27" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2B82">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62ECA6B9" w14:textId="045CC6F8" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -16165,51 +16613,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BC4F5BA" w14:textId="077DF871" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D6FBDA" w14:textId="527C065D" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="48D6FBDA" w14:textId="7613B7D2" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="00967220" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E13B756" w14:textId="529C537C" w:rsidR="003E1D93" w:rsidRPr="000B2B82" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -16275,107 +16723,108 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="161652B5" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB2EAA9" w14:textId="6FCA09FD" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="1FB2EAA9" w14:textId="0FE3C0F9" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lesson 6</w:t>
             </w:r>
-            <w:r w:rsidR="004F5D6F">
-[...8 lines deleted...]
-          <w:p w14:paraId="272B0F3A" w14:textId="42D48C67" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272B0F3A" w14:textId="42D48C67" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB5C4C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>76-77</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD3FFEB" w14:textId="2E32C72E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="5CD3FFEB" w14:textId="2E32C72E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00236A53">
               <w:rPr>
@@ -16408,84 +16857,102 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DBE8B48" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDEB78A" w14:textId="77777777" w:rsidR="00236A53" w:rsidRDefault="004527ED" w:rsidP="00E07227">
+          <w:p w14:paraId="3A0552EA" w14:textId="77777777" w:rsidR="00236A53" w:rsidRDefault="002603B1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an article</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D93F03D" w14:textId="03CBB22D" w:rsidR="004527ED" w:rsidRPr="005F262A" w:rsidRDefault="004527ED" w:rsidP="00E07227">
+              <w:t>a travel review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E483C65" w14:textId="77777777" w:rsidR="002603B1" w:rsidRDefault="002603B1" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D93F03D" w14:textId="63BBDAA4" w:rsidR="00580B61" w:rsidRPr="005F262A" w:rsidRDefault="00580B61" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding referencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DACDBE9" w14:textId="57ED0ECA" w:rsidR="003E1D93" w:rsidRPr="005571E6" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B7D3870" w14:textId="563F8BD2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00236A53">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -16495,184 +16962,184 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DEADC67" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="16A9AB7A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078BAFF4" w14:textId="299CA3E6" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="078BAFF4" w14:textId="5D6BA53D" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="004F5D6F">
-[...8 lines deleted...]
-          <w:p w14:paraId="5A9062D8" w14:textId="63904BC1" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9062D8" w14:textId="01269E99" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B6EF0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
             <w:r w:rsidR="00D57655">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 14</w:t>
             </w:r>
-            <w:r w:rsidR="00C240C5">
-[...6 lines deleted...]
-          <w:p w14:paraId="701A5CD1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00866BDE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701A5CD1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="002B6EF0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EBFDADC" w14:textId="597BF0B1" w:rsidR="00D57655" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="2EBFDADC" w14:textId="3EBC1984" w:rsidR="00D57655" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113BECB0" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F3C958" w14:textId="644EC974" w:rsidR="003E1D93" w:rsidRPr="001952EC" w:rsidRDefault="004527ED" w:rsidP="00E07227">
+          <w:p w14:paraId="42F3C958" w14:textId="645B14EC" w:rsidR="003E1D93" w:rsidRPr="001952EC" w:rsidRDefault="00580B61" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>conditionals: second, third, mixed</w:t>
+              <w:t>the passive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71DFC7BD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D8011A8" w14:textId="1CCFFB13" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -16709,227 +17176,229 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6115A6B7" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="5AFE1D81" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC97959" w14:textId="3AE3EA1B" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3CC97959" w14:textId="263E4034" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="004F5D6F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>71</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FD242C5" w14:textId="5FA329BB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD242C5" w14:textId="0AE792C2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00461634">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>79, 15</w:t>
             </w:r>
-            <w:r w:rsidR="00C240C5">
+            <w:r w:rsidR="00866BDE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F531F9E" w14:textId="6AC63872" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="1F531F9E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00461634">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
-            <w:r w:rsidR="00C240C5">
-[...6 lines deleted...]
-          <w:p w14:paraId="1C661F84" w14:textId="25BA68C0" w:rsidR="00461634" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          </w:p>
+          <w:p w14:paraId="1C661F84" w14:textId="15A8B491" w:rsidR="00461634" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB5A0A6" w14:textId="77777777" w:rsidR="009E00CD" w:rsidRDefault="00C240C5" w:rsidP="00E07227">
+          <w:p w14:paraId="047F25CB" w14:textId="77777777" w:rsidR="009E00CD" w:rsidRPr="00355778" w:rsidRDefault="00355778" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">words connected with </w:t>
             </w:r>
-            <w:r w:rsidR="00CB6064">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>environmental issues</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="572C8AA4" w14:textId="77777777" w:rsidR="00CB6064" w:rsidRDefault="00CB6064" w:rsidP="00E07227">
+              <w:t>geographical features</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E8FBAD0" w14:textId="77777777" w:rsidR="00355778" w:rsidRDefault="00355778" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>phrasal verbs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14D3D9EE" w14:textId="3A9AB689" w:rsidR="00CB6064" w:rsidRPr="005F262A" w:rsidRDefault="00CB6064" w:rsidP="00E07227">
+              <w:t>nouns formed from verbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D3D9EE" w14:textId="3122E035" w:rsidR="00623F14" w:rsidRPr="005F262A" w:rsidRDefault="00623F14" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>words patterns: words + prepositions</w:t>
+              <w:t>words + prepositions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E5C442C" w14:textId="25430D95" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04F189AB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -16979,108 +17448,115 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="491F90AD" w14:textId="7D4BF89B" w:rsidR="003E1D93" w:rsidRPr="007151BE" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="37033CB6" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226CB819" w14:textId="54B62C33" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="226CB819" w14:textId="3C603FC8" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="004F5D6F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>72</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EAEE7E8" w14:textId="52F4610F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAEE7E8" w14:textId="52F4610F" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00610116">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A34033" w14:textId="1C848700" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="47A34033" w14:textId="1C848700" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00610116">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CE2CD93" w14:textId="63DAE528" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00610116">
             <w:pPr>
@@ -17115,271 +17591,285 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A5F627B" w14:textId="0D649C7A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C54536C" w14:textId="7818EF4E" w:rsidR="00610116" w:rsidRPr="00610116" w:rsidRDefault="00372208" w:rsidP="00E07227">
+          <w:p w14:paraId="650DA183" w14:textId="77777777" w:rsidR="00610116" w:rsidRDefault="00CA67FC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="60"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple matching</w:t>
+              <w:t>sentence completion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C54536C" w14:textId="428038E9" w:rsidR="00CA67FC" w:rsidRPr="00610116" w:rsidRDefault="00CA67FC" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1127E9" w14:textId="639846A4" w:rsidR="003E1D93" w:rsidRPr="00EF5123" w:rsidRDefault="003E1D93" w:rsidP="002114DA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F34C8AC" w14:textId="0682583E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="002114DA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="25C803A2" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75AC4DFF" w14:textId="00ED3808" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="75AC4DFF" w14:textId="4A78EB9F" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="004F5D6F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>73</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AB025CB" w14:textId="0188A3BB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB025CB" w14:textId="7658DA63" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D10A2D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
             <w:r w:rsidR="00357A4C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 14</w:t>
             </w:r>
-            <w:r w:rsidR="00074C19">
-[...6 lines deleted...]
-          <w:p w14:paraId="7A4A8C04" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00BE7257">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4A8C04" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B8340F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54DF26B4" w14:textId="77A1F258" w:rsidR="00357A4C" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="54DF26B4" w14:textId="6EF4004F" w:rsidR="00357A4C" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCA1D5" w14:textId="67306784" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00372208">
+          <w:p w14:paraId="0FDCA1D5" w14:textId="67306784" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0021078B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59051F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00372208" w:rsidP="00372208">
+          <w:p w14:paraId="1E392513" w14:textId="63AFB9CF" w:rsidR="003E1D93" w:rsidRPr="0021078B" w:rsidRDefault="0021078B" w:rsidP="0021078B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="74"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>unreal past</w:t>
-[...17 lines deleted...]
-              <w:t>past wishes</w:t>
+              <w:t>review: countable</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE09F5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/ uncountable nouns, articles, quantifiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BBDDE1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11500254" w14:textId="7D344159" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -17416,348 +17906,365 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BABB83F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7A36C1D9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618E7CD3" w14:textId="0DEDB4EB" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="618E7CD3" w14:textId="7C4F44B8" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="004F5D6F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>74</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="21A37B27" w14:textId="32CE415C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A37B27" w14:textId="32839F21" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00644D4D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
             <w:r w:rsidR="00A92412">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="009E1068">
+            <w:r w:rsidR="00355EAC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C0713F9" w14:textId="68F27D4A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0C0713F9" w14:textId="382DED98" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00644D4D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
-            <w:r w:rsidR="009E1068">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0695F427" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C43497" w14:textId="749F9B88" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4967BF50" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00644D4D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F225614" w14:textId="66475747" w:rsidR="00644D4D" w:rsidRPr="00502DB9" w:rsidRDefault="00644D4D" w:rsidP="00074C19">
+          <w:p w14:paraId="1F225614" w14:textId="66475747" w:rsidR="00644D4D" w:rsidRPr="00502DB9" w:rsidRDefault="00644D4D" w:rsidP="00BE7257">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE6BF35" w14:textId="1867C490" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35421DC3" w14:textId="68B48660" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00074C19" w:rsidP="00074C19">
+          <w:p w14:paraId="7704E2B1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00BE7257" w:rsidP="00BE7257">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="74"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35421DC3" w14:textId="3DB5C6CA" w:rsidR="00D13648" w:rsidRPr="005F262A" w:rsidRDefault="00D13648" w:rsidP="00BE7257">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="74"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>expressing and justifying opinions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="447C9396" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4CFB6A63" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64122925" w14:textId="020DCA8F" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="64122925" w14:textId="579045D1" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="004F5D6F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>75</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C0B12CC" w14:textId="6B555854" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0B12CC" w14:textId="24B66E21" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00966E67">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
-            <w:r w:rsidR="006B764B">
-[...12 lines deleted...]
-          <w:p w14:paraId="734B389C" w14:textId="02205AFA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          </w:p>
+          <w:p w14:paraId="734B389C" w14:textId="02205AFA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C40CB1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
@@ -17768,85 +18275,94 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="307A2440" w14:textId="19C3A4E7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C40CB1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B6305B" w14:textId="77777777" w:rsidR="00C40CB1" w:rsidRDefault="009E1068" w:rsidP="00E07227">
+          <w:p w14:paraId="5DDF6FBF" w14:textId="77777777" w:rsidR="00C40CB1" w:rsidRDefault="00355EAC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>word formation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289B73DC" w14:textId="3502E0EA" w:rsidR="009E1068" w:rsidRPr="005F262A" w:rsidRDefault="009E1068" w:rsidP="00E07227">
+          <w:p w14:paraId="2B0948E6" w14:textId="77777777" w:rsidR="00355EAC" w:rsidRDefault="00355EAC" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>open cloze</w:t>
-            </w:r>
+              <w:t>nouns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289B73DC" w14:textId="7B50234C" w:rsidR="00355EAC" w:rsidRPr="005F262A" w:rsidRDefault="00355EAC" w:rsidP="00355EAC">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58CD6B63" w14:textId="1079B82E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4945266F" w14:textId="51219DF4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -17870,93 +18386,101 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4589A7E9" w14:textId="282B0E96" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A4262C" w:rsidRPr="005F262A" w14:paraId="3D03A61F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C52388A" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="4B1C7E24" w14:textId="2821853A" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="0093357E">
+          <w:p w14:paraId="1C52388A" w14:textId="46E8DBB6" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C7E24" w14:textId="3E992E43" w:rsidR="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg. 84-85</w:t>
             </w:r>
             <w:r w:rsidR="005B4569">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 1</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="26F62578" w14:textId="27B30E78" w:rsidR="00A4262C" w:rsidRPr="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="0093357E">
+              <w:t>, 16</w:t>
+            </w:r>
+            <w:r w:rsidR="000149EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F62578" w14:textId="27B30E78" w:rsidR="00A4262C" w:rsidRPr="00A4262C" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="005B4569">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C08392C" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
             <w:pPr>
@@ -18020,209 +18544,210 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="547C6B53" w14:textId="77777777" w:rsidR="00A4262C" w:rsidRPr="005F262A" w:rsidRDefault="00A4262C" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442E3DBF" w14:textId="60B32A67" w:rsidR="00EE49D7" w:rsidRPr="005F262A" w:rsidRDefault="00655F86" w:rsidP="00E07227">
+          <w:p w14:paraId="296C4EE9" w14:textId="77777777" w:rsidR="00EE49D7" w:rsidRDefault="000149EE" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="61"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an article</w:t>
+              <w:t>an essay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442E3DBF" w14:textId="1E6C02BD" w:rsidR="000149EE" w:rsidRPr="005F262A" w:rsidRDefault="00AA7B32" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>agreeing and disagreeing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5D6F" w:rsidRPr="005F262A" w14:paraId="4D582333" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36112692" w14:textId="38B4E798" w:rsidR="00473CAF" w:rsidRDefault="004F5D6F" w:rsidP="0093357E">
+          <w:p w14:paraId="6692DA13" w14:textId="69015D40" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 7</w:t>
             </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360DF92D" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00483217">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TRC Worksheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC0C415" w14:textId="77777777" w:rsidR="00483217" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Grammar Communication</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD4D20B" w14:textId="18D63938" w:rsidR="00483217" w:rsidRPr="00483217" w:rsidRDefault="00483217" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WB pg. </w:t>
+            </w:r>
             <w:r w:rsidR="00DF43C5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...38 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8ADF57" w14:textId="6AEB67E4" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
+          <w:p w14:paraId="2E8ADF57" w14:textId="609F4C44" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>review unit 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A6E373" w14:textId="1A9C47E3" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
+          <w:p w14:paraId="20A6E373" w14:textId="71D73BA3" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="001D55CA" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>unit</w:t>
-[...23 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>review units 6-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D707A42" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F0F1AC2" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -18261,89 +18786,89 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C9C9049" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5D6F" w:rsidRPr="005F262A" w14:paraId="045A3235" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE2A96C" w14:textId="5B5429BF" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="0093357E">
+          <w:p w14:paraId="0FE2A96C" w14:textId="225E607D" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 7</w:t>
             </w:r>
-            <w:r w:rsidR="00DF43C5">
-[...8 lines deleted...]
-          <w:p w14:paraId="27445999" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27445999" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC Worksheets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26D20B18" w14:textId="19A22B02" w:rsidR="004F5D6F" w:rsidRPr="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="0093357E">
+          <w:p w14:paraId="26D20B18" w14:textId="19A22B02" w:rsidR="004F5D6F" w:rsidRPr="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63005A1A" w14:textId="4C2FDFA3" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="00483217" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
@@ -18450,97 +18975,97 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A0E5EDE" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRPr="005F262A" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="660AFEF5" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A76348" w14:textId="1294C4CB" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="16A76348" w14:textId="6BDE09FE" w:rsidR="003E1D93" w:rsidRPr="007748BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007748BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00DF43C5">
-[...8 lines deleted...]
-          <w:p w14:paraId="59FD2851" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FD2851" w14:textId="77777777" w:rsidR="004F5D6F" w:rsidRDefault="004F5D6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09CADD5A" w14:textId="436D7A64" w:rsidR="003E1D93" w:rsidRPr="004F5D6F" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="09CADD5A" w14:textId="436D7A64" w:rsidR="003E1D93" w:rsidRPr="004F5D6F" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 7 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="469A79EC" w14:textId="109F3E22" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="004F5D6F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -18617,51 +19142,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07410FE2" w14:textId="0199F9C7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="004F5D6F">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0F049F0C" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65CF6F07" w14:textId="6AF2E18D" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="65CF6F07" w14:textId="6AF2E18D" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C25CC3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61E340E0" w14:textId="731667DC" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -18679,51 +19204,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663CA957" w14:textId="0D8FBBD5" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29B95485" w14:textId="3D1414D2" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="29B95485" w14:textId="5F2337B3" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="00967220" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="403951E3" w14:textId="2E746F7D" w:rsidR="003E1D93" w:rsidRPr="00C25CC3" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -18789,108 +19314,107 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6B70EA0A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5767702A" w14:textId="642CE368" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="5767702A" w14:textId="11211A5A" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B0178">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="007C26EB">
-[...8 lines deleted...]
-          <w:p w14:paraId="35CC2636" w14:textId="6571210D" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CC2636" w14:textId="6571210D" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B81578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>86-87</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674D9D2A" w14:textId="0F4A9A6C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="674D9D2A" w14:textId="0F4A9A6C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00B81578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>60-61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2793324B" w14:textId="65C63DAD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
@@ -18911,84 +19435,102 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50C5F6B9" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD1C644" w14:textId="29AFF13D" w:rsidR="00B81578" w:rsidRDefault="00316AE2" w:rsidP="00E07227">
+          <w:p w14:paraId="0E8DC019" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00260C54" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an extract from a novel</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="127A5D62" w14:textId="0992FFC9" w:rsidR="00316AE2" w:rsidRPr="005F262A" w:rsidRDefault="00663740" w:rsidP="00E07227">
+              <w:t>an article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED09EB9" w14:textId="77777777" w:rsidR="00260C54" w:rsidRDefault="00260C54" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="62"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>gapped text</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127A5D62" w14:textId="54D1EA64" w:rsidR="00C36267" w:rsidRPr="005F262A" w:rsidRDefault="00C36267" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding text logic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41D81CC6" w14:textId="28191F35" w:rsidR="003E1D93" w:rsidRPr="00E97B1D" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AD4A0FD" w14:textId="10304D7B" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -18998,178 +19540,186 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A30C134" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E1DC87D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F14F344" w14:textId="4F123401" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4F14F344" w14:textId="2061DE19" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B0178">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>81</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A76795E" w14:textId="14EC08C6" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A76795E" w14:textId="53181796" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F7AFA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>88, 14</w:t>
             </w:r>
-            <w:r w:rsidR="00663740">
-[...6 lines deleted...]
-          <w:p w14:paraId="10B1CF3C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00D80A1D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B1CF3C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="004F7AFA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="520E0229" w14:textId="631D5501" w:rsidR="004F7AFA" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="520E0229" w14:textId="63371CFA" w:rsidR="004F7AFA" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E75BAD4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="058D525A" w14:textId="4F4AE53B" w:rsidR="003E1D93" w:rsidRPr="00EB209B" w:rsidRDefault="00663740" w:rsidP="00E07227">
+          <w:p w14:paraId="058D525A" w14:textId="0E104EFC" w:rsidR="003E1D93" w:rsidRPr="00EB209B" w:rsidRDefault="00D80A1D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>the passive</w:t>
+              <w:t>Reported Speech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51A8A374" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="199CF993" w14:textId="1F1A5E84" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -19206,241 +19756,240 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="789D85AA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0DBDD873" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FFE31A" w14:textId="39C1A34F" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="17FFE31A" w14:textId="32E43F2E" w:rsidR="003E1D93" w:rsidRPr="006B0178" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B0178">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>82</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="56F09585" w14:textId="51729DEE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F09585" w14:textId="613A1836" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C12F3B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
             <w:r w:rsidR="00E868EA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 15</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="73A8BB69" w14:textId="34260897" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>, 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A8BB69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C12F3B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
-            <w:r w:rsidR="00FC464D">
-[...15 lines deleted...]
-              </w:rPr>
+          </w:p>
+          <w:p w14:paraId="59C2C651" w14:textId="72AD9DFB" w:rsidR="00C12F3B" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4D8D7F" w14:textId="77777777" w:rsidR="00A463B6" w:rsidRDefault="00FC464D" w:rsidP="00E07227">
+          <w:p w14:paraId="714D53C4" w14:textId="3BCEDE95" w:rsidR="00A463B6" w:rsidRDefault="00D80A1D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">words connected with </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">idioms connected with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>literature</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="333CDBEA" w14:textId="77777777" w:rsidR="00FC464D" w:rsidRDefault="00FC464D" w:rsidP="00E07227">
+              <w:t>music</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688EA8AD" w14:textId="77777777" w:rsidR="00D80A1D" w:rsidRDefault="00A83BE3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203EE8DF" w14:textId="106CA3DE" w:rsidR="00FC464D" w:rsidRPr="006E3BBF" w:rsidRDefault="00CF0D33" w:rsidP="00E07227">
+          <w:p w14:paraId="203EE8DF" w14:textId="0CC12004" w:rsidR="00A83BE3" w:rsidRPr="006E3BBF" w:rsidRDefault="00A83BE3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">collocations with </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">nouns with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>say, speak, tell</w:t>
+              <w:t>-ant / -ist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28786584" w14:textId="4072F667" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BAA1278" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -19492,107 +20041,115 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78DB3CF1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7E5A15D6" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478E30A6" w14:textId="7AB2D072" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="478E30A6" w14:textId="566BA4B7" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912452">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>83</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="796BFD6D" w14:textId="2A8F5D42" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796BFD6D" w14:textId="2A8F5D42" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C20178">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAF002D" w14:textId="74297A76" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3DAF002D" w14:textId="74297A76" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C20178">
               <w:rPr>
@@ -19640,269 +20197,277 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FA74507" w14:textId="5DFF55AA" w:rsidR="003E1D93" w:rsidRPr="00B00449" w:rsidRDefault="003E1D93" w:rsidP="00C20178">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="376084FF" w14:textId="225EB18C" w:rsidR="00252F91" w:rsidRPr="00C20178" w:rsidRDefault="00CF0D33" w:rsidP="00E07227">
+          <w:p w14:paraId="08A7B4EA" w14:textId="77777777" w:rsidR="00252F91" w:rsidRDefault="00E57C9A" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="63"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>sentence completion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376084FF" w14:textId="071A2A7C" w:rsidR="00E57C9A" w:rsidRPr="00C20178" w:rsidRDefault="00E57C9A" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>taking notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDB0BE6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A642130" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2BF1CDC3" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449224BE" w14:textId="548FB30D" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="449224BE" w14:textId="2359FA95" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912452">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>84</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1287799C" w14:textId="0C46BEDE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1287799C" w14:textId="58FD65BB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004643A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">91, </w:t>
             </w:r>
             <w:r w:rsidR="00BA1CF9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00D7104E">
-[...6 lines deleted...]
-          <w:p w14:paraId="5F8A66CD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="008A532C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A66CD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004643A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="282E2AE0" w14:textId="52BCCE1D" w:rsidR="00BA1CF9" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="282E2AE0" w14:textId="577972FE" w:rsidR="00BA1CF9" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E2FA87F" w14:textId="4CB11EB3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62283DA0" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="005166E8" w:rsidP="00E07227">
+          <w:p w14:paraId="555FD0CD" w14:textId="104AE025" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="008A532C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>the causative</w:t>
-[...17 lines deleted...]
-              <w:t>direct and indirect objects</w:t>
+              <w:t>indirect questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13E9B281" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57DA18F2" w14:textId="2498C5D1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -19938,142 +20503,144 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52AF58E3" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2CB9CB18" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F5822D" w14:textId="34DBC79C" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="01F5822D" w14:textId="60DF4CCE" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912452">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>85</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FD11ECF" w14:textId="11A863EE" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD11ECF" w14:textId="127BF370" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA1CF9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
             <w:r w:rsidR="00E25ECC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="00864397">
+            <w:r w:rsidR="0059706E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EEF3EE7" w14:textId="36E55867" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4EEF3EE7" w14:textId="4A4F8005" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00BA1CF9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
-            <w:r w:rsidR="00864397">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B4D02DA" w14:textId="64839ACF" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6473445A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -20105,209 +20672,259 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2041BD2D" w14:textId="55E974BB" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15031F3F" w14:textId="224F05FF" w:rsidR="00BA1CF9" w:rsidRPr="00BA1CF9" w:rsidRDefault="00864397" w:rsidP="00E07227">
+          <w:p w14:paraId="30F96BC0" w14:textId="77777777" w:rsidR="00BA1CF9" w:rsidRDefault="00DD29FA" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>interview</w:t>
+              <w:t>photo task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECA5444" w14:textId="77777777" w:rsidR="00DD29FA" w:rsidRDefault="00DD29FA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>expressing uncertainty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15031F3F" w14:textId="76E9DF3A" w:rsidR="00DD29FA" w:rsidRPr="00BA1CF9" w:rsidRDefault="00DD29FA" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>speculating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D27AB2" w14:textId="6531C582" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BA1CF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF420A" w:rsidRPr="005F262A" w14:paraId="7E590EBB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0745C218" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="5C607356" w14:textId="6744A7D1" w:rsidR="00AF420A" w:rsidRPr="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="0093357E">
+          <w:p w14:paraId="0745C218" w14:textId="171A7343" w:rsidR="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C607356" w14:textId="4C775F52" w:rsidR="00AF420A" w:rsidRPr="00AF420A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF420A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg. 93</w:t>
             </w:r>
-            <w:r w:rsidR="00CD7EBA">
-[...6 lines deleted...]
-          <w:p w14:paraId="542CAB52" w14:textId="762921E3" w:rsidR="00AF420A" w:rsidRPr="00912452" w:rsidRDefault="00AF420A" w:rsidP="0093357E">
+            <w:r w:rsidR="00737B26">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00180735">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542CAB52" w14:textId="762921E3" w:rsidR="00AF420A" w:rsidRPr="00912452" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF420A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B54553" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55316781" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAEC504" w14:textId="77777777" w:rsidR="00F853B2" w:rsidRDefault="00CD7EBA" w:rsidP="00E07227">
+          <w:p w14:paraId="3F6E1773" w14:textId="77777777" w:rsidR="00F853B2" w:rsidRDefault="00737B26" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="635C9E59" w14:textId="4810A1DA" w:rsidR="00CD7EBA" w:rsidRPr="005F262A" w:rsidRDefault="00CD7EBA" w:rsidP="00E07227">
+              <w:t>multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635C9E59" w14:textId="517968C9" w:rsidR="00737B26" w:rsidRPr="005F262A" w:rsidRDefault="00737B26" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>multiple choice cloze</w:t>
+              <w:t>idioms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7333980B" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5CC46D" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -20332,87 +20949,95 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C3C3F67" w14:textId="77777777" w:rsidR="00AF420A" w:rsidRPr="005F262A" w:rsidRDefault="00AF420A" w:rsidP="00BA1CF9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15BEB" w:rsidRPr="005F262A" w14:paraId="75C10522" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="544EF422" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="204C9DD4" w14:textId="365677E3" w:rsidR="001055F2" w:rsidRDefault="001055F2" w:rsidP="0093357E">
+          <w:p w14:paraId="544EF422" w14:textId="4BF402E8" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C9DD4" w14:textId="35B94FC1" w:rsidR="001055F2" w:rsidRDefault="001055F2" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg. 94-95</w:t>
             </w:r>
-            <w:r w:rsidR="00F57920">
-[...6 lines deleted...]
-          <w:p w14:paraId="5749C8C7" w14:textId="67FE4E80" w:rsidR="001055F2" w:rsidRPr="001055F2" w:rsidRDefault="001055F2" w:rsidP="0093357E">
+            <w:r w:rsidR="00180735">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5749C8C7" w14:textId="67FE4E80" w:rsidR="001055F2" w:rsidRPr="001055F2" w:rsidRDefault="001055F2" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="0064786C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44A84FC9" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRPr="005F262A" w:rsidRDefault="00B15BEB" w:rsidP="003E1D93">
             <w:pPr>
@@ -20475,144 +21100,167 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F167A5" w14:textId="77777777" w:rsidR="00B15BEB" w:rsidRDefault="00B15BEB" w:rsidP="00F853B2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C222A63" w14:textId="70C4E140" w:rsidR="001055F2" w:rsidRPr="005F262A" w:rsidRDefault="00F57920" w:rsidP="00E07227">
+          <w:p w14:paraId="5575316E" w14:textId="77777777" w:rsidR="001055F2" w:rsidRDefault="00180735" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="64"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>a story</w:t>
+              <w:t>a review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C222A63" w14:textId="484CECA3" w:rsidR="00180735" w:rsidRPr="005F262A" w:rsidRDefault="00180735" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">making </w:t>
+            </w:r>
+            <w:r w:rsidR="00743796">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>recommendations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="50E8EC56" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63857A92" w14:textId="51F9C113" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="63857A92" w14:textId="51C1FBDE" w:rsidR="003E1D93" w:rsidRPr="00912452" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912452">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="0064786C">
-[...8 lines deleted...]
-          <w:p w14:paraId="6B450953" w14:textId="057422D6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B450953" w14:textId="057422D6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>96-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA399A9" w14:textId="005E75DC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="6DA399A9" w14:textId="005E75DC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
@@ -20742,76 +21390,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60AFBCC0" w14:textId="6BA0534D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00E54DE1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C26EB" w:rsidRPr="005F262A" w14:paraId="522C7DDB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304D72A4" w14:textId="05400DCB" w:rsidR="007C26EB" w:rsidRDefault="007C26EB" w:rsidP="0093357E">
+          <w:p w14:paraId="304D72A4" w14:textId="7E6A97AB" w:rsidR="007C26EB" w:rsidRDefault="007C26EB" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 8</w:t>
             </w:r>
-            <w:r w:rsidR="0064786C">
-[...8 lines deleted...]
-          <w:p w14:paraId="3662C3CB" w14:textId="37F239A0" w:rsidR="007C26EB" w:rsidRPr="007C26EB" w:rsidRDefault="007C26EB" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3662C3CB" w14:textId="37F239A0" w:rsidR="007C26EB" w:rsidRPr="007C26EB" w:rsidRDefault="007C26EB" w:rsidP="0059460E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26EB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC Worksheet</w:t>
             </w:r>
             <w:r w:rsidR="0059460E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>s Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05FE0609" w14:textId="70FCC0F7" w:rsidR="007C26EB" w:rsidRDefault="0059460E" w:rsidP="00E07227">
             <w:pPr>
@@ -20911,89 +21559,89 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6365C467" w14:textId="77777777" w:rsidR="007C26EB" w:rsidRDefault="007C26EB" w:rsidP="00E54DE1">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="674E81D1" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04921F45" w14:textId="2CEE45AD" w:rsidR="003E1D93" w:rsidRPr="009B6523" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="04921F45" w14:textId="523C5C57" w:rsidR="003E1D93" w:rsidRPr="009B6523" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6523">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
-            <w:r w:rsidR="0064786C">
-[...8 lines deleted...]
-          <w:p w14:paraId="021EC1F5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021EC1F5" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F61D8F" w14:textId="2ACF7A71" w:rsidR="007C26EB" w:rsidRPr="005F262A" w:rsidRDefault="007C26EB" w:rsidP="0093357E">
+          <w:p w14:paraId="73F61D8F" w14:textId="2ACF7A71" w:rsidR="007C26EB" w:rsidRPr="005F262A" w:rsidRDefault="007C26EB" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Unit 8 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D8D9C8" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -21068,113 +21716,114 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD29FEF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="603D1FD9" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E88789E" w14:textId="0ACBCEC0" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3E88789E" w14:textId="0ACBCEC0" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E942FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>UNIT 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14881C05" w14:textId="2E1F7FB4" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOPICS &amp; VOCABULARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44A79E65" w14:textId="1612F883" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607083D8" w14:textId="42357DC8" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="607083D8" w14:textId="1B491451" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="00967220" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D745378" w14:textId="211FB310" w:rsidR="003E1D93" w:rsidRPr="00E942FA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -21240,115 +21889,115 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4201FCB4" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40DB1C49" w14:textId="187AB8BC" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="40DB1C49" w14:textId="13B5157D" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006226BA">
-[...8 lines deleted...]
-          <w:p w14:paraId="41FDF0D9" w14:textId="4266A657" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FDF0D9" w14:textId="4266A657" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D3A5E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>98-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5D74CD" w14:textId="2E5EAB75" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2D5D74CD" w14:textId="2E5EAB75" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7D25">
               <w:rPr>
@@ -21381,84 +22030,102 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="512A216A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00BC7D25">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274F68CC" w14:textId="77777777" w:rsidR="00BC7D25" w:rsidRDefault="00DF2055" w:rsidP="00E07227">
+          <w:p w14:paraId="75F9CCC1" w14:textId="77777777" w:rsidR="00BC7D25" w:rsidRDefault="005D22D2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>an article</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194AC686" w14:textId="315AC885" w:rsidR="00DF2055" w:rsidRPr="00A26611" w:rsidRDefault="00DF2055" w:rsidP="00E07227">
+          <w:p w14:paraId="62C75A65" w14:textId="77777777" w:rsidR="005D22D2" w:rsidRDefault="005D22D2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194AC686" w14:textId="5DEFD943" w:rsidR="00C33500" w:rsidRPr="00A26611" w:rsidRDefault="00C33500" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding paraphrasing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D2492FE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F27CC54" w14:textId="42DC2A3A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BC7D25">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -21467,199 +22134,207 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54D672E1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="26073FDA" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="270FFD96" w14:textId="09DF7C0E" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="270FFD96" w14:textId="78006214" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006226BA">
-[...8 lines deleted...]
-          <w:p w14:paraId="1284D454" w14:textId="62ED65CF" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1284D454" w14:textId="13D42A9C" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF112F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>100, 14</w:t>
             </w:r>
-            <w:r w:rsidR="00174CC4">
+            <w:r w:rsidR="00C33500">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BF7322A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="1BF7322A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF112F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DE637A" w14:textId="0A8D1761" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="34DE637A" w14:textId="72F5B581" w:rsidR="00BF112F" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529B21DA" w14:textId="29BE9AE2" w:rsidR="003E1D93" w:rsidRPr="00777DC0" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246E7C91" w14:textId="6BAAE7F4" w:rsidR="003E1D93" w:rsidRPr="00C95EB9" w:rsidRDefault="00174CC4" w:rsidP="00E07227">
+          <w:p w14:paraId="246E7C91" w14:textId="135ADDC7" w:rsidR="003E1D93" w:rsidRPr="00C95EB9" w:rsidRDefault="006F3F9E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>relative clauses</w:t>
+              <w:t xml:space="preserve">result clauses: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>so, such, too, enough</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37B1B434" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DAD8E62" w14:textId="019AC685" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C95EB9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -21695,243 +22370,237 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="451DDF2B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1039725E" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74F0739A" w14:textId="680AC43D" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="74F0739A" w14:textId="6BD48057" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006226BA">
-[...8 lines deleted...]
-          <w:p w14:paraId="551A2B79" w14:textId="640FFA2D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551A2B79" w14:textId="755D70E0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002352A3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">101, </w:t>
             </w:r>
             <w:r w:rsidR="00D77A58">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00BF08F0">
+            <w:r w:rsidR="006F03C5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A130BDE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2A130BDE" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002352A3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4DF858" w14:textId="18F0ED97" w:rsidR="00D77A58" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="5A4DF858" w14:textId="73ED5EE4" w:rsidR="00D77A58" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6287777A" w14:textId="77777777" w:rsidR="00DD3332" w:rsidRDefault="00C75447" w:rsidP="00E07227">
+          <w:p w14:paraId="7FAAFD53" w14:textId="77777777" w:rsidR="00DD3332" w:rsidRDefault="006F03C5" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>spending money</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62BD5E03" w14:textId="77777777" w:rsidR="00C75447" w:rsidRDefault="00C75447" w:rsidP="00E07227">
+              <w:t>people in sport</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8D0EF3" w14:textId="77777777" w:rsidR="006F03C5" w:rsidRDefault="006F03C5" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>phrasal verbs</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C3D2687" w14:textId="6DE2A08E" w:rsidR="00C75447" w:rsidRPr="00D77A58" w:rsidRDefault="00C75447" w:rsidP="00E07227">
+              <w:t>adjectives/nouns/verbs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3D2687" w14:textId="596DFAEB" w:rsidR="001A209B" w:rsidRPr="00D77A58" w:rsidRDefault="001A209B" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">collocations with </w:t>
+              <w:t xml:space="preserve">phrases connected with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>do, get, go, make</w:t>
+              <w:t>running</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50FC02BA" w14:textId="10489D48" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00D77A58">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667BA6DD" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -21981,115 +22650,115 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7718DF3F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4E1FC670" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698CF326" w14:textId="17613F18" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="698CF326" w14:textId="5DD6B5F1" w:rsidR="003E1D93" w:rsidRPr="006226BA" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="006226BA">
-[...8 lines deleted...]
-          <w:p w14:paraId="59CAFED9" w14:textId="20F23A71" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CAFED9" w14:textId="20F23A71" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE2DD9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652861F4" w14:textId="56E38ED5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="652861F4" w14:textId="56E38ED5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00BE2DD9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5942AC59" w14:textId="7708081F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BE2DD9">
             <w:pPr>
@@ -22122,279 +22791,296 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C75BE56" w14:textId="7405DB5D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4693ABBC" w14:textId="77777777" w:rsidR="00BE2DD9" w:rsidRDefault="00302787" w:rsidP="00E07227">
+          <w:p w14:paraId="4C452C8B" w14:textId="77777777" w:rsidR="00BE2DD9" w:rsidRDefault="000F263C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>single extract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DDF5EB" w14:textId="3466D0A0" w:rsidR="00302787" w:rsidRPr="005F262A" w:rsidRDefault="00302787" w:rsidP="00E07227">
+          <w:p w14:paraId="26A5047D" w14:textId="77777777" w:rsidR="000F263C" w:rsidRDefault="000F263C" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DDF5EB" w14:textId="439B74FB" w:rsidR="000F263C" w:rsidRPr="005F262A" w:rsidRDefault="000F263C" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>distractors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42300672" w14:textId="4CC69594" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00BE2DD9">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47742798" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="738EF05F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B10D79" w14:textId="04928012" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="00B10D79" w14:textId="7E8231F3" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F84324">
-[...8 lines deleted...]
-          <w:p w14:paraId="2DAAD07C" w14:textId="5CAC2944" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469C1572" w14:textId="22040467" w:rsidR="00213822" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D413B2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D4AE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">103, </w:t>
             </w:r>
             <w:r w:rsidR="00B177A3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00301B02">
-[...6 lines deleted...]
-          <w:p w14:paraId="65A60E56" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00070027">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A60E56" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D4AE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EDBF39C" w14:textId="7C50AA22" w:rsidR="00B177A3" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0EDBF39C" w14:textId="61EA0B21" w:rsidR="00B177A3" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="271D73BA" w14:textId="79B2A989" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FED680F" w14:textId="7F8C7622" w:rsidR="003E1D93" w:rsidRPr="00C83918" w:rsidRDefault="00302787" w:rsidP="00E07227">
+          <w:p w14:paraId="2FED680F" w14:textId="242BE7BE" w:rsidR="003E1D93" w:rsidRPr="00C83918" w:rsidRDefault="00070027" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>participle clauses</w:t>
+              <w:t>conditionals: third</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2713F151" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BDD7D9" w14:textId="19F6AB3D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -22429,144 +23115,138 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D14019F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0FBB966E" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B41E9C" w14:textId="7975E3E6" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="33B41E9C" w14:textId="552584FB" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F84324">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E70B8F" w14:textId="43158511" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE70B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>104</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5410B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, 16</w:t>
+            </w:r>
+            <w:r w:rsidR="005B046E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E70B8F" w14:textId="2228045B" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
-[...42 lines deleted...]
-          <w:p w14:paraId="58E75870" w14:textId="64AAF47D" w:rsidR="00C5410B" w:rsidRPr="005F262A" w:rsidRDefault="00C5410B" w:rsidP="0093357E">
+          <w:p w14:paraId="58E75870" w14:textId="42D5D70E" w:rsidR="00C5410B" w:rsidRPr="005F262A" w:rsidRDefault="00C5410B" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 72</w:t>
             </w:r>
-            <w:r w:rsidR="00301B02">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E38A9AA" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ED1A498" w14:textId="017BF8FA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -22598,269 +23278,269 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A00B89A" w14:textId="474C3745" w:rsidR="003E1D93" w:rsidRPr="00A514A1" w:rsidRDefault="003E1D93" w:rsidP="00C5410B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B6B2D3" w14:textId="20A16E09" w:rsidR="00AE70B2" w:rsidRPr="005F262A" w:rsidRDefault="00301B02" w:rsidP="00E07227">
+          <w:p w14:paraId="790A07F2" w14:textId="77777777" w:rsidR="00AE70B2" w:rsidRDefault="00213822" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>collaborative task</w:t>
+              <w:t>interview</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B6B2D3" w14:textId="481414C7" w:rsidR="00213822" w:rsidRPr="005F262A" w:rsidRDefault="00213822" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>talking about experiences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13F7426A" w14:textId="561ED8BD" w:rsidR="003E1D93" w:rsidRPr="00AB0418" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="7A228BAB" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181C281C" w14:textId="48CEF978" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="181C281C" w14:textId="05489C16" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F84324">
-[...8 lines deleted...]
-          <w:p w14:paraId="664E78CB" w14:textId="2636492A" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664E78CB" w14:textId="5DED3939" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D65160">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC798FA" w14:textId="67DA66CA" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00BF1BE8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>, 1</w:t>
-[...41 lines deleted...]
-              </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3344B82A" w14:textId="5A351F8E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E59FB25" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="459DCE41" w14:textId="77777777" w:rsidR="00D65160" w:rsidRDefault="00E75854" w:rsidP="00E07227">
+          <w:p w14:paraId="7725E6F8" w14:textId="77777777" w:rsidR="00D65160" w:rsidRDefault="005B046E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="65"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1399AD4B" w14:textId="0BA56AAE" w:rsidR="00E75854" w:rsidRPr="005F262A" w:rsidRDefault="00E75854" w:rsidP="00E07227">
+              <w:t>key word transformation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1399AD4B" w14:textId="477543A3" w:rsidR="005B046E" w:rsidRPr="005F262A" w:rsidRDefault="005B046E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="65"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>open cloze</w:t>
+              <w:t>conditionals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D04BD1F" w14:textId="52D6C03C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D858FD1" w14:textId="786DC11E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -22884,113 +23564,122 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2224D595" w14:textId="51F13EC9" w:rsidR="003E1D93" w:rsidRPr="0069707B" w:rsidRDefault="003E1D93" w:rsidP="00D65160">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4258CA98" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0DEB3E" w14:textId="2730DC71" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="7D0DEB3E" w14:textId="7389DCB0" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00A0028B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>98</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="323D50AF" w14:textId="66B82A70" w:rsidR="00A0028B" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323D50AF" w14:textId="40AF7257" w:rsidR="00A0028B" w:rsidRDefault="003E1D93" w:rsidP="00A0028B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F06299">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>106-107, 1</w:t>
             </w:r>
-            <w:r w:rsidR="00E85CE5">
-[...6 lines deleted...]
-          <w:p w14:paraId="41DF7E97" w14:textId="4B4B0D50" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00D105F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DF7E97" w14:textId="4B4B0D50" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00A0028B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F06299">
               <w:rPr>
@@ -23065,117 +23754,135 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="126C1CBE" w14:textId="374315C4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5897605E" w14:textId="3A74D462" w:rsidR="006A7883" w:rsidRPr="005F262A" w:rsidRDefault="00E85CE5" w:rsidP="00E07227">
+          <w:p w14:paraId="36645C66" w14:textId="77777777" w:rsidR="006A7883" w:rsidRDefault="00D105F8" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an essay</w:t>
+              <w:t>a story</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5897605E" w14:textId="627C1442" w:rsidR="00D105F8" w:rsidRPr="005F262A" w:rsidRDefault="00C54F7F" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>creating a good plot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2FC1BC4A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F3A86C" w14:textId="3B3E1DCD" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="41F3A86C" w14:textId="712A8B57" w:rsidR="003E1D93" w:rsidRPr="00F84324" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84324">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 9</w:t>
             </w:r>
-            <w:r w:rsidR="00A0028B">
-[...8 lines deleted...]
-          <w:p w14:paraId="2F782492" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="001307F8" w:rsidP="0093357E">
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F782492" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="001307F8" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC Worksheets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544A6AF8" w14:textId="45193E65" w:rsidR="001307F8" w:rsidRPr="005F262A" w:rsidRDefault="001307F8" w:rsidP="0093357E">
+          <w:p w14:paraId="544A6AF8" w14:textId="45193E65" w:rsidR="001307F8" w:rsidRPr="005F262A" w:rsidRDefault="001307F8" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F68688" w14:textId="76E65AE9" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00C03421" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="66"/>
               </w:numPr>
               <w:rPr>
@@ -23266,137 +23973,157 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F8C2DB1" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0028B" w:rsidRPr="005F262A" w14:paraId="7F0C9733" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5301F557" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRDefault="00A0028B" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="6DC21910" w14:textId="77777777" w:rsidR="00C03421" w:rsidRDefault="00C03421" w:rsidP="0093357E">
+          <w:p w14:paraId="5301F557" w14:textId="31C300DD" w:rsidR="00A0028B" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesson </w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC21910" w14:textId="77777777" w:rsidR="00C03421" w:rsidRDefault="00C03421" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC Grammar Communication Worksheet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4B900D" w14:textId="1D5B2458" w:rsidR="00582153" w:rsidRPr="00C03421" w:rsidRDefault="00582153" w:rsidP="0093357E">
+          <w:p w14:paraId="5D4B900D" w14:textId="1D5B2458" w:rsidR="00582153" w:rsidRPr="00C03421" w:rsidRDefault="00582153" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E23823" w14:textId="47366017" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00582153" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>review unit 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F906265" w14:textId="4B0DBBA4" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00582153" w:rsidP="00E07227">
+          <w:p w14:paraId="1F906265" w14:textId="4D221632" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00582153" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="67"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>review unit 8-9</w:t>
+              <w:t>review unit</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54F7F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="011B81B4" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174B9509" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -23431,81 +24158,89 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457A4742" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0028B" w:rsidRPr="005F262A" w14:paraId="37A94ABA" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="258D8C9F" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRDefault="00A0028B" w:rsidP="0093357E">
-[...16 lines deleted...]
-          <w:p w14:paraId="76D7ADBB" w14:textId="77777777" w:rsidR="00B50D7E" w:rsidRDefault="00B50D7E" w:rsidP="0093357E">
+          <w:p w14:paraId="258D8C9F" w14:textId="550088B2" w:rsidR="00A0028B" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lesson 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D7ADBB" w14:textId="77777777" w:rsidR="00B50D7E" w:rsidRDefault="00B50D7E" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A2CEFDA" w14:textId="117C318D" w:rsidR="00B50D7E" w:rsidRPr="00B50D7E" w:rsidRDefault="00B50D7E" w:rsidP="0093357E">
+          <w:p w14:paraId="2A2CEFDA" w14:textId="117C318D" w:rsidR="00B50D7E" w:rsidRPr="00B50D7E" w:rsidRDefault="00B50D7E" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Unit 9 test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FA5856" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -23578,113 +24313,122 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58CFD19D" w14:textId="77777777" w:rsidR="00A0028B" w:rsidRPr="005F262A" w:rsidRDefault="00A0028B" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="41234CB6" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204FEAA6" w14:textId="0242C853" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="204FEAA6" w14:textId="0242C853" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62BBB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>UNIT 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E9AD89" w14:textId="4BA0FA02" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+          <w:p w14:paraId="6C424E81" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOPICS &amp; VOCABULARY</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="34E9AD89" w14:textId="4BA0FA02" w:rsidR="00707555" w:rsidRPr="00D62BBB" w:rsidRDefault="00707555" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03B32DD6" w14:textId="21A92E2E" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>GRAMMAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB9E3D9" w14:textId="0FC95855" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="00437DE0" w:rsidP="003E1D93">
+          <w:p w14:paraId="4CB9E3D9" w14:textId="7298F97F" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="00967220" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>USE OF ENGLISH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BF22A66" w14:textId="3FA177F7" w:rsidR="003E1D93" w:rsidRPr="00D62BBB" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -23750,107 +24494,115 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>WRITING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0189D8D4" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5696D18C" w14:textId="2F401C47" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="5696D18C" w14:textId="70C815CF" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>102</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E99BD4C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E99BD4C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E903F4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>108-109</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54762145" w14:textId="1B15DBE7" w:rsidR="00E903F4" w:rsidRPr="005F262A" w:rsidRDefault="00E903F4" w:rsidP="0093357E">
+          <w:p w14:paraId="54762145" w14:textId="1B15DBE7" w:rsidR="00E903F4" w:rsidRPr="005F262A" w:rsidRDefault="00E903F4" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg. 76-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E73360" w14:textId="5699A124" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -23864,84 +24616,102 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42479833" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29AA248A" w14:textId="77777777" w:rsidR="00280214" w:rsidRDefault="009E1691" w:rsidP="00E07227">
+          <w:p w14:paraId="77DFE941" w14:textId="160AEC5D" w:rsidR="00280214" w:rsidRDefault="00F060C4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="68"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an article</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5468120C" w14:textId="1663F85B" w:rsidR="009E1691" w:rsidRPr="00134E02" w:rsidRDefault="009E1691" w:rsidP="00E07227">
+              <w:t>an online article</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEAAA12" w14:textId="145A88FD" w:rsidR="00F6779D" w:rsidRDefault="00F6779D" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="68"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>gapped text</w:t>
+              <w:t>multiple choice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5468120C" w14:textId="3B459428" w:rsidR="00F060C4" w:rsidRPr="00134E02" w:rsidRDefault="00F060C4" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>understanding implication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27668B0B" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23F0E8F5" w14:textId="366AF894" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00134E02">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -23950,190 +24720,191 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C25CF2D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="403F4048" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741B5837" w14:textId="3CC58FC6" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="741B5837" w14:textId="6F01F6BC" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>103</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3125EC67" w14:textId="5C0E84C0" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3125EC67" w14:textId="480F7146" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D812BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>110, 14</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5D327B0C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D327B0C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D812BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE41472" w14:textId="1FEB4206" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4EE41472" w14:textId="79AEBEBF" w:rsidR="00D812BA" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF1484F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00134E02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="296FD1F2" w14:textId="138AF4B5" w:rsidR="003E1D93" w:rsidRPr="00B6288E" w:rsidRDefault="00171A3A" w:rsidP="00E07227">
+          <w:p w14:paraId="296FD1F2" w14:textId="298E8C54" w:rsidR="003E1D93" w:rsidRPr="00B6288E" w:rsidRDefault="00923334" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Reported Speech</w:t>
+              <w:t>modals: modal perfect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C587F7E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41D6032F" w14:textId="77FF687D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -24169,233 +24940,240 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3191C4FF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="0D46BB03" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3602364E" w14:textId="65D2ABD0" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="3602364E" w14:textId="3B017F75" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>104</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BFC37D3" w14:textId="318BE3C7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03602">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFC37D3" w14:textId="318BE3C7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00322E61">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">111, </w:t>
             </w:r>
             <w:r w:rsidR="0062204A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>157</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6330A13F" w14:textId="08311219" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="6330A13F" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00134E02">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00322E61">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
-            <w:r w:rsidR="00652854">
-[...15 lines deleted...]
-              </w:rPr>
+          </w:p>
+          <w:p w14:paraId="1F8224ED" w14:textId="748C2CA7" w:rsidR="00567D0A" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEFF5E5" w14:textId="77777777" w:rsidR="00567D0A" w:rsidRDefault="00652854" w:rsidP="00E07227">
+          <w:p w14:paraId="0B4F4458" w14:textId="77777777" w:rsidR="00567D0A" w:rsidRDefault="00923334" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00652854">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> connected with </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">nouns with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>travelling</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="12F3016B" w14:textId="77777777" w:rsidR="00652854" w:rsidRDefault="00652854" w:rsidP="00E07227">
+              <w:t>-er/   -or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB6A5CE" w14:textId="77777777" w:rsidR="009274A8" w:rsidRDefault="009274A8" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECF59A9" w14:textId="1CE9DAA6" w:rsidR="00652854" w:rsidRPr="0024141D" w:rsidRDefault="00B26647" w:rsidP="00E07227">
+          <w:p w14:paraId="5ECF59A9" w14:textId="30D35217" w:rsidR="009274A8" w:rsidRPr="0024141D" w:rsidRDefault="009274A8" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word patterns: words + prepositions</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">words connected with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53AF7FC3" w14:textId="20703BF3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1DA794" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -24444,107 +25222,115 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2614F6A4" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="116F1365" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0F3A30" w14:textId="11685B9F" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="4C0F3A30" w14:textId="7B933822" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>105</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F3FD4C9" w14:textId="05B8233F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3FD4C9" w14:textId="05B8233F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F67A56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C93CDC" w14:textId="4ABCAFDE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="21C93CDC" w14:textId="4ABCAFDE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F67A56">
               <w:rPr>
@@ -24591,244 +25377,270 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B1DB00C" w14:textId="26C10ADC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006B5F7A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2B8632" w14:textId="04CCC914" w:rsidR="006B5F7A" w:rsidRPr="005F262A" w:rsidRDefault="00B26647" w:rsidP="00E07227">
+          <w:p w14:paraId="691C20DA" w14:textId="77777777" w:rsidR="006B5F7A" w:rsidRDefault="00DA25C7" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="69"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>sentence completion</w:t>
+              <w:t>multiple matching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2B8632" w14:textId="30EAE53F" w:rsidR="00DA25C7" w:rsidRPr="005F262A" w:rsidRDefault="00DA25C7" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="69"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>listening for gist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42C7E33D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0965620C" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="36E3105B" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C02B61D" w14:textId="4D9B7602" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2C02B61D" w14:textId="1FB80363" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>106</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E33E502" w14:textId="5FBC56BF" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E33E502" w14:textId="2748E555" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008765C0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>113, 1</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="41F969CB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>113, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="005977DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F969CB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008765C0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="030B5459" w14:textId="590D3B19" w:rsidR="001F0FE0" w:rsidRPr="005F262A" w:rsidRDefault="00003EAF" w:rsidP="0093357E">
+          <w:p w14:paraId="030B5459" w14:textId="6DA3EB3E" w:rsidR="001F0FE0" w:rsidRPr="005F262A" w:rsidRDefault="00875A6F" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MEE Platform App</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AF8C28" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA0D2B8" w14:textId="476EB1C3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00C215E0" w:rsidP="00E07227">
+          <w:p w14:paraId="3DA0D2B8" w14:textId="59FA4EA3" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="005977DD" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>indirect questions</w:t>
+              <w:t>the causative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CCEADBF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DC0B4CF" w14:textId="6A0F6CD2" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -24865,417 +25677,439 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D4D459" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2C24388D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFC867D" w14:textId="62FA1B85" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="7CFC867D" w14:textId="0A763198" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>107</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EBF69CD" w14:textId="33C58779" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBF69CD" w14:textId="16134E45" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F0FE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
             <w:r w:rsidR="006B1FCA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, 16</w:t>
             </w:r>
-            <w:r w:rsidR="007D3DB0">
+            <w:r w:rsidR="00760E26">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA4A3DC" w14:textId="1B2E5C8D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2EA4A3DC" w14:textId="0B25123E" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F0FE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
-            <w:r w:rsidR="007D3DB0">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D2EF906" w14:textId="0B4B7983" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="001F0FE0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E144DAC" w14:textId="407F8E81" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E8A45A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="001F0FE0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF487F1" w14:textId="6286282D" w:rsidR="006B1FCA" w:rsidRPr="003458D8" w:rsidRDefault="006B1FCA" w:rsidP="007D3DB0">
+          <w:p w14:paraId="3BF487F1" w14:textId="6286282D" w:rsidR="006B1FCA" w:rsidRPr="003458D8" w:rsidRDefault="006B1FCA" w:rsidP="00AA05C0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12303F69" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFD632E" w14:textId="1BABD7EC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="007D3DB0" w:rsidP="007D3DB0">
+          <w:p w14:paraId="76215751" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00AA05C0" w:rsidP="00AA05C0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="74"/>
+                <w:numId w:val="75"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>interview</w:t>
+              <w:t>photo task</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFD632E" w14:textId="042D713E" w:rsidR="00AA05C0" w:rsidRPr="005F262A" w:rsidRDefault="00AA05C0" w:rsidP="00AA05C0">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="75"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>organising your ideas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16D2B2DB" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="6ECE19DD" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257AF8AD" w14:textId="4B3DAF42" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="257AF8AD" w14:textId="458D2D67" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lesson </w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>108</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="348ADCBF" w14:textId="519A8304" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348ADCBF" w14:textId="1D464BC5" w:rsidR="003E1D93" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C100BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
-            <w:r w:rsidR="003942E9">
-[...6 lines deleted...]
-          <w:p w14:paraId="535D82A3" w14:textId="192AF8F7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          </w:p>
+          <w:p w14:paraId="535D82A3" w14:textId="192AF8F7" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">WB pg. </w:t>
             </w:r>
             <w:r w:rsidR="00C100BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456988B3" w14:textId="20D51669" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C100BA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CAE1191" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF2A84A" w14:textId="1D900290" w:rsidR="007036B7" w:rsidRDefault="003942E9" w:rsidP="00E07227">
+          <w:p w14:paraId="56001E3A" w14:textId="77777777" w:rsidR="007036B7" w:rsidRDefault="00760E26" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>word formation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="38C61E11" w14:textId="582EFC40" w:rsidR="003942E9" w:rsidRPr="005F262A" w:rsidRDefault="003942E9" w:rsidP="00E07227">
+              <w:t>multiple choice cloze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C61E11" w14:textId="226B8F71" w:rsidR="00760E26" w:rsidRPr="005F262A" w:rsidRDefault="00760E26" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="70"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>key word transformation</w:t>
+              <w:t>phrasal verbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CE4E003" w14:textId="085B7C8F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC30AC1" w14:textId="788AB5DD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -25299,113 +26133,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43C16F0D" w14:textId="69814F88" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="00C100BA">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="01C4272C" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D241EE" w14:textId="79A702A5" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="45D241EE" w14:textId="0F0E1D9E" w:rsidR="003E1D93" w:rsidRPr="004D2825" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D2825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>09</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1174324A" w14:textId="4325F385" w:rsidR="006C7797" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1174324A" w14:textId="7F4DD365" w:rsidR="006C7797" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C7797">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>116-117, 16</w:t>
             </w:r>
-            <w:r w:rsidR="00F93E4B">
-[...6 lines deleted...]
-          <w:p w14:paraId="073584FE" w14:textId="4C66FBD6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+            <w:r w:rsidR="00D37B09">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1-16</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7797">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073584FE" w14:textId="4C66FBD6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C7797">
               <w:rPr>
@@ -25481,96 +26329,122 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DC62B89" w14:textId="4F4F29F0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668119B5" w14:textId="0B94DE7A" w:rsidR="00035561" w:rsidRPr="005F262A" w:rsidRDefault="00D429E9" w:rsidP="00E07227">
+          <w:p w14:paraId="1D485D70" w14:textId="77777777" w:rsidR="00035561" w:rsidRDefault="00287601" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an informal letter/email</w:t>
+              <w:t>a formal letter/email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668119B5" w14:textId="591D2C75" w:rsidR="00287601" w:rsidRPr="005F262A" w:rsidRDefault="00287601" w:rsidP="00E07227">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>using formal and informal language</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="2033F8F6" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546949AF" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00B50D7E" w:rsidP="0093357E">
+          <w:p w14:paraId="546949AF" w14:textId="1E696A37" w:rsidR="003E1D93" w:rsidRDefault="00B50D7E" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Lesson 110</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3721CD2B" w14:textId="483DBCA4" w:rsidR="005676FA" w:rsidRPr="005676FA" w:rsidRDefault="005676FA" w:rsidP="0093357E">
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3721CD2B" w14:textId="483DBCA4" w:rsidR="005676FA" w:rsidRPr="005676FA" w:rsidRDefault="005676FA" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg. 118-119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26C8AEBC" w14:textId="6D32389F" w:rsidR="003E1D93" w:rsidRPr="00F60CD2" w:rsidRDefault="00F60CD2" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="71"/>
               </w:numPr>
               <w:rPr>
@@ -25656,90 +26530,98 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="326D2512" w14:textId="514053D0" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="372A765D" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="593133A2" w14:textId="1B41CB73" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="593133A2" w14:textId="5707A6DD" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk81919136"/>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>11</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1714C131" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00C82309" w:rsidP="0093357E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1714C131" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00C82309" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>TRC Worksheets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BC6139" w14:textId="12FB25D6" w:rsidR="00C82309" w:rsidRPr="005F262A" w:rsidRDefault="00C82309" w:rsidP="0093357E">
+          <w:p w14:paraId="41BC6139" w14:textId="12FB25D6" w:rsidR="00C82309" w:rsidRPr="005F262A" w:rsidRDefault="00C82309" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Grammar &amp; Vocabulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C056366" w14:textId="69C46712" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00C82309" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
@@ -25836,122 +26718,131 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D970F15" w14:textId="3686F4C4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="4871E75F" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257EBE5E" w14:textId="36C83BF1" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="257EBE5E" w14:textId="26401BF7" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Lesson 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50D7E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6DD93A" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="00C82309" w:rsidP="00C82309">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TRC Grammar Communication Worksheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22808769" w14:textId="3EB43E3C" w:rsidR="00D57299" w:rsidRPr="005F262A" w:rsidRDefault="00D57299" w:rsidP="00C82309">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Lesson 1</w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t>WB pg. 83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D78290" w14:textId="2BD93D15" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003728A4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="72"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>review unit 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61B8A9B9" w14:textId="2C5F77CC" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003728A4" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="72"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>review unit 10</w:t>
             </w:r>
@@ -26016,102 +26907,110 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12B1C226" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="3EB2C408" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45FC38C1" w14:textId="0FCC9F8A" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="45FC38C1" w14:textId="626F4470" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>13</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6754C463" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003728A4" w:rsidP="0093357E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13CF8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6754C463" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C9AE3A" w14:textId="00F814B1" w:rsidR="003728A4" w:rsidRDefault="003728A4" w:rsidP="0093357E">
+          <w:p w14:paraId="56C9AE3A" w14:textId="00F814B1" w:rsidR="003728A4" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>unit 10 test OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D81B099" w14:textId="094C6FE3" w:rsidR="003728A4" w:rsidRPr="00766609" w:rsidRDefault="003728A4" w:rsidP="0093357E">
+          <w:p w14:paraId="4D81B099" w14:textId="094C6FE3" w:rsidR="003728A4" w:rsidRPr="00766609" w:rsidRDefault="003728A4" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00766609">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>End-of-Year test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0360ADE9" w14:textId="606A3192" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003728A4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
@@ -26193,327 +27092,343 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="611D5E2D" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="1346FE97" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C102564" w14:textId="01B0A6A5" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="7C102564" w14:textId="3432342A" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00D823F2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>-11</w:t>
             </w:r>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE80A97" w14:textId="65B4022D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>SB pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F262A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D823F2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
             <w:r w:rsidR="00597C84">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...37 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="006F731E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00FB42DA">
+            <w:r w:rsidR="00CF5074">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16EB210B" w14:textId="2CEBD06D" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="555F62D6" w14:textId="64FCA6E5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="006F731E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E1F2DF" w14:textId="1B77DEF4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="004C3092" w:rsidP="004C3092">
+          <w:p w14:paraId="02E1F2DF" w14:textId="7E5A0A27" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00366C26" w:rsidP="00366C26">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="75"/>
+                <w:numId w:val="76"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Optimise your exams</w:t>
+              <w:t>Optimise your exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475F7C4A" w14:textId="60B0EADD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="004C3092" w:rsidP="004C3092">
+          <w:p w14:paraId="475F7C4A" w14:textId="41B2DDE5" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00366C26" w:rsidP="00366C26">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Optimise your exams</w:t>
+              <w:t>Optimise your exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353006D7" w14:textId="7E2F1146" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="004C3092" w:rsidP="004C3092">
+          <w:p w14:paraId="353006D7" w14:textId="4AB92050" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00366C26" w:rsidP="00366C26">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Optimise your exams</w:t>
+              <w:t>Optimise your exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E83256C" w14:textId="6EB6A755" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="004C3092" w:rsidP="004C3092">
+          <w:p w14:paraId="0E83256C" w14:textId="0FE7B1EE" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00366C26" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Optimise your exams</w:t>
+              <w:t>Optimise your exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="583F665E" w14:textId="703E6049" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="004C3092" w:rsidP="004C3092">
+          <w:p w14:paraId="583F665E" w14:textId="302E5F86" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00366C26" w:rsidP="00366C26">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Optimise your exams</w:t>
+              <w:t>Optimise your exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="22030377" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2043CCC8" w14:textId="29EBFC9D" w:rsidR="003E1D93" w:rsidRPr="006F731E" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="2043CCC8" w14:textId="20B9511A" w:rsidR="003E1D93" w:rsidRPr="006F731E" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r w:rsidR="001257D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidR="006F731E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>7-118</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DFCC509" w14:textId="263F77BD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+              <w:t>-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFCC509" w14:textId="263F77BD" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>WB pg</w:t>
             </w:r>
             <w:r w:rsidR="00134E02">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00E07227">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>84-</w:t>
             </w:r>
             <w:r w:rsidR="00B74ECF">
               <w:rPr>
@@ -26533,403 +27448,441 @@
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60BE604E" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAAAA07" w14:textId="6B6CAA91" w:rsidR="003E1D93" w:rsidRDefault="00EA6032" w:rsidP="00D25A2A">
+          <w:p w14:paraId="2DAAAA07" w14:textId="0371E2A8" w:rsidR="003E1D93" w:rsidRDefault="00640547" w:rsidP="00640547">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="77"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Practice test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02817AF7" w14:textId="612138A6" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00640547" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Practice Test</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="02817AF7" w14:textId="31B57548" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00EA6032" w:rsidP="00E07227">
+              <w:t>Practice test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C56F50D" w14:textId="10187687" w:rsidR="003E1D93" w:rsidRPr="00B91F8F" w:rsidRDefault="00640547" w:rsidP="00640547">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Practice test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03CAB7" w14:textId="2AC21BF1" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00E07227" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Practice Test</w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="6F03CAB7" w14:textId="2DA0BD6F" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00EA6032" w:rsidP="00E07227">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00640547">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ractice test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F84BAE6" w14:textId="345BB137" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00E07227" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Practice Test</w:t>
-[...23 lines deleted...]
-              <w:t>Practice Test</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00640547">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ractice test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1D93" w:rsidRPr="005F262A" w14:paraId="22E0C40A" w14:textId="77777777" w:rsidTr="00035561">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B70FB14" w14:textId="24DE6B21" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="0B70FB14" w14:textId="24DE6B21" w:rsidR="003E1D93" w:rsidRPr="004A1998" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1998">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lesson 1</w:t>
             </w:r>
             <w:r w:rsidR="00B50D7E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00294A76">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9-120</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011C2B8A" w14:textId="40EA18A4" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="0093357E">
+          <w:p w14:paraId="011C2B8A" w14:textId="2AF15C02" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F262A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SB pg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00294A76">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00650C25">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>120-123</w:t>
             </w:r>
             <w:r w:rsidR="00FF5941">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00024A85">
+            <w:r w:rsidR="0080619F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">150, </w:t>
             </w:r>
             <w:r w:rsidR="00FF5941">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>58</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00B76F93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C0694C" w14:textId="77777777" w:rsidR="002973F2" w:rsidRDefault="00BD65CD" w:rsidP="00E07227">
+          <w:p w14:paraId="1888A8BE" w14:textId="77777777" w:rsidR="002973F2" w:rsidRDefault="0080619F" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>easily confused words</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30BF02DC" w14:textId="5CABF4D6" w:rsidR="00BD65CD" w:rsidRPr="005F262A" w:rsidRDefault="00D34E76" w:rsidP="00E07227">
+              <w:t xml:space="preserve">collocations with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>make</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BF02DC" w14:textId="2CBCA5C2" w:rsidR="0080619F" w:rsidRPr="005F262A" w:rsidRDefault="002B46D3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">idioms with </w:t>
+              <w:t xml:space="preserve">word formation: nouns with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">keep </w:t>
-[...13 lines deleted...]
-              <w:t>lose</w:t>
+              <w:t>-ism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69576376" w14:textId="77777777" w:rsidR="00FF5941" w:rsidRDefault="00290CE6" w:rsidP="00E07227">
+          <w:p w14:paraId="30E8D984" w14:textId="77777777" w:rsidR="00FF5941" w:rsidRDefault="00B2042E" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>inversions</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2ADD79F7" w14:textId="659DBC5C" w:rsidR="00D34E76" w:rsidRPr="005F262A" w:rsidRDefault="00D34E76" w:rsidP="00E07227">
+              <w:t>the future: Future Continuous, Future Perfect</w:t>
+            </w:r>
+            <w:r w:rsidR="00B76F93">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Simple and Continuous</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADD79F7" w14:textId="158652E7" w:rsidR="002B46D3" w:rsidRPr="005F262A" w:rsidRDefault="002B46D3" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>cleft sentences</w:t>
+              <w:t>past tenses for the present/</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE26C2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>future</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17539168" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9CC13A" w14:textId="75A6324C" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="00290CE6" w:rsidP="00E07227">
+          <w:p w14:paraId="0D9CC13A" w14:textId="40B6B363" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003A02C6" w:rsidP="00E07227">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>an article</w:t>
+              <w:t>online comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51AD8AA6" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09ACE9D2" w14:textId="77777777" w:rsidR="003E1D93" w:rsidRPr="005F262A" w:rsidRDefault="003E1D93" w:rsidP="003E1D93">
             <w:pPr>
               <w:ind w:left="360"/>
@@ -26962,61 +27915,61 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00247222" w:rsidRPr="0094443C" w:rsidSect="00831FB6">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02FA5F51" w14:textId="77777777" w:rsidR="00BD6BEF" w:rsidRDefault="00BD6BEF" w:rsidP="00726EBE">
+    <w:p w14:paraId="077416B8" w14:textId="77777777" w:rsidR="002C6733" w:rsidRDefault="002C6733" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="349C6579" w14:textId="77777777" w:rsidR="00BD6BEF" w:rsidRDefault="00BD6BEF" w:rsidP="00726EBE">
+    <w:p w14:paraId="6C312792" w14:textId="77777777" w:rsidR="002C6733" w:rsidRDefault="002C6733" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27041,112 +27994,112 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B401510" w14:textId="307B8F7A" w:rsidR="00860514" w:rsidRPr="00FA0CAC" w:rsidRDefault="00C409FF" w:rsidP="00860514">
+  <w:p w14:paraId="1B401510" w14:textId="025C4173" w:rsidR="00860514" w:rsidRPr="00FA0CAC" w:rsidRDefault="00C409FF" w:rsidP="00860514">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Optimise Stars </w:t>
     </w:r>
-    <w:r w:rsidR="00251280">
-      <w:t>B2</w:t>
+    <w:r w:rsidR="000F1497">
+      <w:t>B1+</w:t>
     </w:r>
-    <w:r w:rsidR="0093357E">
+    <w:r w:rsidR="00875A6F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0093357E" w:rsidRPr="0093357E">
+    <w:r w:rsidR="00875A6F" w:rsidRPr="00875A6F">
       <w:t>syllabus 120 hours</w:t>
     </w:r>
     <w:r w:rsidR="00860514">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00860514">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00860514" w:rsidRPr="001C3109">
       <w:t xml:space="preserve">© Macmillan </w:t>
     </w:r>
     <w:r w:rsidR="00860514">
       <w:t xml:space="preserve">Education </w:t>
     </w:r>
     <w:r w:rsidR="00860514" w:rsidRPr="001C3109">
       <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:t>5</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="593E9949" w14:textId="7660568F" w:rsidR="00860514" w:rsidRDefault="00860514">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00157C12" w14:textId="1D2CC2EC" w:rsidR="00726EBE" w:rsidRDefault="00726EBE">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8FF6CC" w14:textId="77777777" w:rsidR="00BD6BEF" w:rsidRDefault="00BD6BEF" w:rsidP="00726EBE">
+    <w:p w14:paraId="6AE724C6" w14:textId="77777777" w:rsidR="002C6733" w:rsidRDefault="002C6733" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB1F9A2" w14:textId="77777777" w:rsidR="00BD6BEF" w:rsidRDefault="00BD6BEF" w:rsidP="00726EBE">
+    <w:p w14:paraId="3C4FB662" w14:textId="77777777" w:rsidR="002C6733" w:rsidRDefault="002C6733" w:rsidP="00726EBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="266028E2" w14:textId="0E82ADF4" w:rsidR="00860514" w:rsidRDefault="00860514" w:rsidP="00860514">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4658279B" wp14:editId="3EF44777">
@@ -27177,51 +28130,51 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1385975" cy="565003"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01110CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CE308EF2"/>
+    <w:tmpl w:val="07AC9B84"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -27740,50 +28693,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0560565A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AAC5C1A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074D563A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA505EB4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27852,51 +28918,164 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077008ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF2230B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093C7C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90047768"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27965,51 +29144,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09D55AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDDEDC84"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28078,51 +29257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0350FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39167292"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28191,54 +29370,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5933DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31EE04BC"/>
+    <w:tmpl w:val="DBEEF9B4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -28304,51 +29483,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD3634A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63669588"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28417,51 +29596,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D7278EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CAC0154"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28530,51 +29709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1734B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A701264"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28643,51 +29822,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F682E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AA2CCC4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28756,51 +29935,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11E94894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E74C2CA"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28869,51 +30048,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12074FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A3CC390"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28982,51 +30161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="129E77BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31060EB0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29095,51 +30274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12D63C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229C2DAC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29208,51 +30387,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="146C2F6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B46886D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="171B1AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FE8E056"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29321,51 +30613,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18471858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31B686E2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29434,51 +30726,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19132D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A56A4D3E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29547,51 +30839,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C675066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB44CFF0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29660,51 +30952,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D516E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="370ADB74"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29773,54 +31065,54 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D766F6E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F995B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D996EC00"/>
+    <w:tmpl w:val="C4384E9C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
@@ -29886,51 +31178,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22612E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94C8500C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29999,51 +31291,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23331EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EDC7638"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30112,51 +31404,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C7733E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB7C451C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30225,51 +31517,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274A718F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7469BF0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30338,51 +31630,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274E196A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54AE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30451,51 +31743,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29CB7E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E43694C2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30564,51 +31856,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A5E1F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58FAFB38"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30677,51 +31969,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B9D5948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABB8425E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30790,51 +32082,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D351917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2FAFF42"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30903,51 +32195,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4D4AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3628314"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31016,51 +32308,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F71475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB746974"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31129,51 +32421,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360C2DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03505674"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31242,51 +32534,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C616D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B17C80AC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31355,51 +32647,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376C5B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90CECF7C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31468,51 +32760,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391F23D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="326A54F8"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31581,51 +32873,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B684ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3708B050"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31694,164 +32986,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41495B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="799A8494"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31920,51 +33099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="419F32B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63C875C6"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32033,51 +33212,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A41E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9912E414"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32146,51 +33325,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D20262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="172073CC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32259,164 +33438,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441D5885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="450E92FA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32485,51 +33551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D01345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="168A026A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32598,51 +33664,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47DD3DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F382D5E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32711,51 +33777,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49482053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B52579A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32824,51 +33890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A445642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72E2D588"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32937,51 +34003,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA074C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F14EF3B6"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33050,51 +34116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC7656D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4E29D4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33163,51 +34229,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E845E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F5A249E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33276,51 +34342,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3A484A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F9E96F4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33389,51 +34455,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D4326DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02FCF8E2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33502,51 +34568,164 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD57F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F08E4214"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E011891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBA24BB0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33615,51 +34794,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605C648B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F806D6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33728,51 +34907,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66657068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A54DC5E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33841,51 +35020,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E91089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8B62548"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33954,51 +35133,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6960547B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68809842"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34067,51 +35246,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBA0B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40FC890A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34180,51 +35359,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71021A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C865D30"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34293,51 +35472,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732D4DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA222530"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34406,54 +35585,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D156DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E505F76"/>
+    <w:tmpl w:val="E022083E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -34519,51 +35698,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="744E25AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E222E1DA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34632,51 +35811,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76572ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADFC2408"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34745,51 +35924,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C33382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1006089E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34858,51 +36037,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB953DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A6663C2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34971,51 +36150,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BC17DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34A88A24"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35084,51 +36263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6A3A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C902DED8"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35197,51 +36376,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C97114B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4140B9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35310,51 +36489,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6F06A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14D0EF7A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35423,51 +36602,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA41490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D8FF82"/>
     <w:lvl w:ilvl="0" w:tplc="0415000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35536,51 +36715,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDB58F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62E42838"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35650,1778 +36829,1808 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="424762514">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1833642587">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="576550942">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="32584768">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1215391272">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2002462174">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="154340741">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1371029770">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1548957686">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1461922015">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="119149605">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2061860390">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1450933056">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="973830855">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1212814416">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1042097679">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1582376675">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="819735441">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1407995652">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1499035962">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="674840419">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2123958545">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1297757876">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="752505960">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="757288609">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1722290024">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="349257497">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1953852726">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1835873176">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1161507559">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="461195335">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1494449765">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1927303671">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2029453489">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="396561154">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1421944517">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="64956728">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="238249136">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1753626205">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="44914729">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1536693959">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1463229119">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="292978182">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1898785130">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="445077723">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1037971491">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1536693959">
-[...14 lines deleted...]
-  <w:num w:numId="46" w16cid:durableId="1037971491">
+  <w:num w:numId="47" w16cid:durableId="796219179">
     <w:abstractNumId w:val="60"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1848709590">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="2060087219">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2007006040">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1050809142">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="577665945">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1436902568">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="282005841">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="343172633">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="2143692546">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1851602847">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="450828430">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="85882555">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1221013391">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="961226741">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1971741553">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="737292474">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1855531515">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="261114027">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="841045568">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="778185966">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="194121873">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1012072915">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="785471268">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1576470211">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1245648607">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="539827614">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1538272875">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="43413504">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="186526252">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1050809142">
-[...72 lines deleted...]
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="77" w16cid:durableId="1120760069">
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="72"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="50"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00434D0E"/>
-    <w:rsid w:val="00003EAF"/>
+    <w:rsid w:val="000025F6"/>
     <w:rsid w:val="0000682E"/>
     <w:rsid w:val="0000692A"/>
     <w:rsid w:val="00011FFD"/>
     <w:rsid w:val="00012758"/>
     <w:rsid w:val="00012CEF"/>
     <w:rsid w:val="00013120"/>
+    <w:rsid w:val="000149EE"/>
     <w:rsid w:val="00015582"/>
     <w:rsid w:val="0001668C"/>
     <w:rsid w:val="00017B1A"/>
     <w:rsid w:val="000206F0"/>
+    <w:rsid w:val="00020F0A"/>
     <w:rsid w:val="00022809"/>
-    <w:rsid w:val="00024A85"/>
     <w:rsid w:val="00024D46"/>
     <w:rsid w:val="00031540"/>
     <w:rsid w:val="00031742"/>
     <w:rsid w:val="00031D89"/>
     <w:rsid w:val="000327F4"/>
     <w:rsid w:val="00032DD7"/>
     <w:rsid w:val="00033F8E"/>
     <w:rsid w:val="00035561"/>
     <w:rsid w:val="00035D81"/>
-    <w:rsid w:val="00035EF7"/>
     <w:rsid w:val="000363D1"/>
     <w:rsid w:val="00040769"/>
     <w:rsid w:val="000411A3"/>
     <w:rsid w:val="000527E6"/>
     <w:rsid w:val="00053793"/>
     <w:rsid w:val="000607B5"/>
     <w:rsid w:val="00060A84"/>
     <w:rsid w:val="000612DA"/>
     <w:rsid w:val="0006142B"/>
     <w:rsid w:val="00064C38"/>
     <w:rsid w:val="000654E6"/>
     <w:rsid w:val="000665CB"/>
     <w:rsid w:val="000677CA"/>
+    <w:rsid w:val="00070027"/>
     <w:rsid w:val="00070D6D"/>
     <w:rsid w:val="0007135C"/>
     <w:rsid w:val="00072596"/>
-    <w:rsid w:val="00074C19"/>
     <w:rsid w:val="0007586A"/>
     <w:rsid w:val="00076D27"/>
     <w:rsid w:val="00076D3A"/>
+    <w:rsid w:val="000903B7"/>
     <w:rsid w:val="000931BA"/>
     <w:rsid w:val="00093C20"/>
     <w:rsid w:val="00096AAC"/>
     <w:rsid w:val="00096AE0"/>
     <w:rsid w:val="000A0582"/>
     <w:rsid w:val="000A0808"/>
     <w:rsid w:val="000A0F1E"/>
     <w:rsid w:val="000A129E"/>
     <w:rsid w:val="000A1E88"/>
-    <w:rsid w:val="000A2E86"/>
     <w:rsid w:val="000A355B"/>
     <w:rsid w:val="000A3BB0"/>
     <w:rsid w:val="000A3FD0"/>
     <w:rsid w:val="000A4A64"/>
     <w:rsid w:val="000A75F1"/>
-    <w:rsid w:val="000B16C7"/>
-    <w:rsid w:val="000B1C5A"/>
     <w:rsid w:val="000B2B82"/>
     <w:rsid w:val="000B3050"/>
     <w:rsid w:val="000B34D8"/>
     <w:rsid w:val="000C4162"/>
     <w:rsid w:val="000C42FB"/>
     <w:rsid w:val="000C4916"/>
     <w:rsid w:val="000C4ADE"/>
-    <w:rsid w:val="000C4F55"/>
     <w:rsid w:val="000C5C7C"/>
     <w:rsid w:val="000C5F26"/>
     <w:rsid w:val="000C650A"/>
     <w:rsid w:val="000C7302"/>
     <w:rsid w:val="000D0D93"/>
     <w:rsid w:val="000D17D5"/>
-    <w:rsid w:val="000D1998"/>
     <w:rsid w:val="000D1D8B"/>
     <w:rsid w:val="000D2D2B"/>
+    <w:rsid w:val="000D2F94"/>
     <w:rsid w:val="000D38E1"/>
     <w:rsid w:val="000D42BA"/>
     <w:rsid w:val="000D49D5"/>
+    <w:rsid w:val="000D7681"/>
     <w:rsid w:val="000E1312"/>
     <w:rsid w:val="000E39A3"/>
     <w:rsid w:val="000E3D61"/>
-    <w:rsid w:val="000E4944"/>
+    <w:rsid w:val="000E400F"/>
     <w:rsid w:val="000E4E72"/>
     <w:rsid w:val="000E693C"/>
     <w:rsid w:val="000F015C"/>
     <w:rsid w:val="000F0EBF"/>
+    <w:rsid w:val="000F1497"/>
     <w:rsid w:val="000F20D8"/>
+    <w:rsid w:val="000F263C"/>
     <w:rsid w:val="000F49B7"/>
     <w:rsid w:val="000F4B18"/>
     <w:rsid w:val="000F7CFA"/>
     <w:rsid w:val="001033BE"/>
     <w:rsid w:val="001055F2"/>
     <w:rsid w:val="00106C03"/>
     <w:rsid w:val="00107E12"/>
-    <w:rsid w:val="0011038F"/>
     <w:rsid w:val="00110D83"/>
     <w:rsid w:val="00111A14"/>
     <w:rsid w:val="00112A0F"/>
     <w:rsid w:val="0011370A"/>
     <w:rsid w:val="00113AFD"/>
+    <w:rsid w:val="00116283"/>
     <w:rsid w:val="00116A2A"/>
     <w:rsid w:val="001173CF"/>
+    <w:rsid w:val="00117E3D"/>
     <w:rsid w:val="0012137F"/>
     <w:rsid w:val="00123815"/>
     <w:rsid w:val="0012540E"/>
+    <w:rsid w:val="001257D1"/>
     <w:rsid w:val="00126A72"/>
-    <w:rsid w:val="00126E4A"/>
     <w:rsid w:val="001279D3"/>
     <w:rsid w:val="001307F8"/>
     <w:rsid w:val="0013207C"/>
-    <w:rsid w:val="0013386D"/>
     <w:rsid w:val="00134E02"/>
-    <w:rsid w:val="0013587D"/>
     <w:rsid w:val="001371B6"/>
     <w:rsid w:val="001372BD"/>
     <w:rsid w:val="0013752E"/>
     <w:rsid w:val="00142201"/>
     <w:rsid w:val="0014288D"/>
     <w:rsid w:val="0014387D"/>
     <w:rsid w:val="00143A5F"/>
     <w:rsid w:val="00143E7E"/>
     <w:rsid w:val="0014674A"/>
     <w:rsid w:val="0015069C"/>
     <w:rsid w:val="00150871"/>
     <w:rsid w:val="00151D58"/>
     <w:rsid w:val="00152CD8"/>
     <w:rsid w:val="001552AF"/>
     <w:rsid w:val="0015659B"/>
     <w:rsid w:val="00163864"/>
     <w:rsid w:val="0016731E"/>
     <w:rsid w:val="00170BFB"/>
-    <w:rsid w:val="00171A3A"/>
-    <w:rsid w:val="00174CC4"/>
+    <w:rsid w:val="00180735"/>
     <w:rsid w:val="00181FD1"/>
     <w:rsid w:val="00182279"/>
     <w:rsid w:val="00182CAB"/>
     <w:rsid w:val="00184328"/>
     <w:rsid w:val="00184859"/>
     <w:rsid w:val="0018696C"/>
-    <w:rsid w:val="0019295E"/>
+    <w:rsid w:val="00187D83"/>
+    <w:rsid w:val="00192BD0"/>
     <w:rsid w:val="0019477B"/>
     <w:rsid w:val="001952EC"/>
     <w:rsid w:val="001956E0"/>
-    <w:rsid w:val="00197458"/>
     <w:rsid w:val="00197481"/>
+    <w:rsid w:val="00197862"/>
     <w:rsid w:val="001A0F11"/>
+    <w:rsid w:val="001A145E"/>
+    <w:rsid w:val="001A1B59"/>
+    <w:rsid w:val="001A209B"/>
     <w:rsid w:val="001A255E"/>
     <w:rsid w:val="001A35D6"/>
     <w:rsid w:val="001A3670"/>
     <w:rsid w:val="001A3930"/>
     <w:rsid w:val="001A52B9"/>
     <w:rsid w:val="001A6C31"/>
     <w:rsid w:val="001B0549"/>
     <w:rsid w:val="001B22F0"/>
     <w:rsid w:val="001B5DB8"/>
     <w:rsid w:val="001C134C"/>
     <w:rsid w:val="001C2CB9"/>
     <w:rsid w:val="001C42E0"/>
     <w:rsid w:val="001C4D9B"/>
-    <w:rsid w:val="001C66D2"/>
+    <w:rsid w:val="001C5A79"/>
     <w:rsid w:val="001C6873"/>
     <w:rsid w:val="001C6BA9"/>
-    <w:rsid w:val="001C6E56"/>
     <w:rsid w:val="001C6F72"/>
     <w:rsid w:val="001C7ED6"/>
     <w:rsid w:val="001D0067"/>
     <w:rsid w:val="001D3635"/>
     <w:rsid w:val="001D4AE4"/>
+    <w:rsid w:val="001D5331"/>
     <w:rsid w:val="001D55CA"/>
     <w:rsid w:val="001D5610"/>
     <w:rsid w:val="001D5E35"/>
-    <w:rsid w:val="001D67F0"/>
     <w:rsid w:val="001D7F16"/>
     <w:rsid w:val="001E0729"/>
     <w:rsid w:val="001E429F"/>
     <w:rsid w:val="001E5AB7"/>
     <w:rsid w:val="001E6503"/>
     <w:rsid w:val="001F0FE0"/>
     <w:rsid w:val="001F2CC1"/>
     <w:rsid w:val="001F5820"/>
     <w:rsid w:val="001F67F5"/>
-    <w:rsid w:val="00203073"/>
     <w:rsid w:val="002041D7"/>
     <w:rsid w:val="002042A2"/>
     <w:rsid w:val="00204EEA"/>
     <w:rsid w:val="00205A21"/>
-    <w:rsid w:val="00207698"/>
     <w:rsid w:val="00207FB6"/>
     <w:rsid w:val="00210172"/>
     <w:rsid w:val="00210560"/>
+    <w:rsid w:val="0021078B"/>
     <w:rsid w:val="002114DA"/>
     <w:rsid w:val="002136E1"/>
+    <w:rsid w:val="00213822"/>
     <w:rsid w:val="00214734"/>
     <w:rsid w:val="00215741"/>
     <w:rsid w:val="002244E0"/>
     <w:rsid w:val="00224636"/>
-    <w:rsid w:val="002251BA"/>
     <w:rsid w:val="0022678E"/>
     <w:rsid w:val="002269AA"/>
     <w:rsid w:val="00226FAB"/>
     <w:rsid w:val="002309E0"/>
     <w:rsid w:val="00230F61"/>
     <w:rsid w:val="0023131C"/>
     <w:rsid w:val="002328D9"/>
     <w:rsid w:val="002352A3"/>
     <w:rsid w:val="00235D50"/>
     <w:rsid w:val="00236A53"/>
-    <w:rsid w:val="0024117A"/>
     <w:rsid w:val="0024141D"/>
     <w:rsid w:val="00241C42"/>
     <w:rsid w:val="002455AB"/>
     <w:rsid w:val="00245855"/>
     <w:rsid w:val="00247222"/>
     <w:rsid w:val="00250082"/>
-    <w:rsid w:val="00251280"/>
     <w:rsid w:val="0025212D"/>
     <w:rsid w:val="0025249E"/>
     <w:rsid w:val="00252F91"/>
     <w:rsid w:val="00253FE8"/>
-    <w:rsid w:val="00254796"/>
     <w:rsid w:val="00254DEE"/>
     <w:rsid w:val="00255D37"/>
-    <w:rsid w:val="002573C5"/>
+    <w:rsid w:val="002603B1"/>
+    <w:rsid w:val="00260C54"/>
     <w:rsid w:val="00261596"/>
     <w:rsid w:val="002616A1"/>
     <w:rsid w:val="002627B7"/>
+    <w:rsid w:val="002647C7"/>
     <w:rsid w:val="00264C2F"/>
     <w:rsid w:val="0026516E"/>
     <w:rsid w:val="002730B5"/>
     <w:rsid w:val="00273D83"/>
     <w:rsid w:val="00274FA2"/>
     <w:rsid w:val="002757FD"/>
     <w:rsid w:val="00277EF5"/>
     <w:rsid w:val="00280214"/>
     <w:rsid w:val="00280759"/>
     <w:rsid w:val="002812B9"/>
     <w:rsid w:val="0028234C"/>
     <w:rsid w:val="00282EC9"/>
     <w:rsid w:val="00283612"/>
     <w:rsid w:val="002844C7"/>
     <w:rsid w:val="00285117"/>
-    <w:rsid w:val="00290CE6"/>
+    <w:rsid w:val="00287601"/>
     <w:rsid w:val="002931E5"/>
     <w:rsid w:val="00293429"/>
     <w:rsid w:val="00293869"/>
     <w:rsid w:val="00294A76"/>
     <w:rsid w:val="0029563E"/>
     <w:rsid w:val="00296082"/>
     <w:rsid w:val="002973F2"/>
     <w:rsid w:val="00297BF9"/>
-    <w:rsid w:val="002A158E"/>
+    <w:rsid w:val="00297CFA"/>
     <w:rsid w:val="002A167B"/>
     <w:rsid w:val="002A3182"/>
     <w:rsid w:val="002A3EC1"/>
-    <w:rsid w:val="002A52D1"/>
     <w:rsid w:val="002A7411"/>
     <w:rsid w:val="002B008E"/>
     <w:rsid w:val="002B0638"/>
     <w:rsid w:val="002B4200"/>
     <w:rsid w:val="002B4450"/>
     <w:rsid w:val="002B45EF"/>
+    <w:rsid w:val="002B46D3"/>
     <w:rsid w:val="002B6EF0"/>
     <w:rsid w:val="002C1720"/>
     <w:rsid w:val="002C398F"/>
     <w:rsid w:val="002C472A"/>
     <w:rsid w:val="002C48F5"/>
     <w:rsid w:val="002C5397"/>
     <w:rsid w:val="002C5915"/>
     <w:rsid w:val="002C6317"/>
+    <w:rsid w:val="002C6733"/>
+    <w:rsid w:val="002C6883"/>
     <w:rsid w:val="002D092A"/>
     <w:rsid w:val="002D400F"/>
     <w:rsid w:val="002D6CA5"/>
+    <w:rsid w:val="002E076F"/>
     <w:rsid w:val="002E0A40"/>
     <w:rsid w:val="002E2B94"/>
     <w:rsid w:val="002E2E7B"/>
     <w:rsid w:val="002E57E1"/>
     <w:rsid w:val="002E5944"/>
     <w:rsid w:val="002E6400"/>
     <w:rsid w:val="002E684D"/>
     <w:rsid w:val="002E6BCE"/>
     <w:rsid w:val="002E6D24"/>
     <w:rsid w:val="002E7702"/>
     <w:rsid w:val="002F11E8"/>
     <w:rsid w:val="002F3583"/>
     <w:rsid w:val="002F5B1D"/>
     <w:rsid w:val="002F5FFB"/>
     <w:rsid w:val="002F7830"/>
     <w:rsid w:val="002F7AB8"/>
     <w:rsid w:val="002F7F05"/>
-    <w:rsid w:val="00301B02"/>
-    <w:rsid w:val="00302787"/>
     <w:rsid w:val="0030420F"/>
     <w:rsid w:val="0030647C"/>
     <w:rsid w:val="00310364"/>
     <w:rsid w:val="0031190E"/>
     <w:rsid w:val="00312997"/>
     <w:rsid w:val="00315428"/>
     <w:rsid w:val="00315645"/>
     <w:rsid w:val="00316A56"/>
-    <w:rsid w:val="00316AE2"/>
+    <w:rsid w:val="003176E2"/>
     <w:rsid w:val="00322373"/>
     <w:rsid w:val="00322CB2"/>
     <w:rsid w:val="00322E61"/>
     <w:rsid w:val="0032321C"/>
     <w:rsid w:val="00325F15"/>
     <w:rsid w:val="00327649"/>
-    <w:rsid w:val="00330375"/>
     <w:rsid w:val="003304A4"/>
     <w:rsid w:val="003308FA"/>
+    <w:rsid w:val="00330A42"/>
     <w:rsid w:val="00331873"/>
     <w:rsid w:val="00334D18"/>
     <w:rsid w:val="00340098"/>
     <w:rsid w:val="00340872"/>
     <w:rsid w:val="00340A72"/>
     <w:rsid w:val="00342DBF"/>
     <w:rsid w:val="003454B2"/>
     <w:rsid w:val="003458D8"/>
     <w:rsid w:val="00347E05"/>
     <w:rsid w:val="00351A60"/>
     <w:rsid w:val="00351BD1"/>
     <w:rsid w:val="003521B7"/>
+    <w:rsid w:val="00353783"/>
     <w:rsid w:val="00354B7F"/>
+    <w:rsid w:val="00355778"/>
+    <w:rsid w:val="00355EAC"/>
     <w:rsid w:val="003561FB"/>
     <w:rsid w:val="003575C0"/>
     <w:rsid w:val="00357A4C"/>
     <w:rsid w:val="00361DF3"/>
     <w:rsid w:val="00362058"/>
+    <w:rsid w:val="00366C26"/>
     <w:rsid w:val="00366F7F"/>
     <w:rsid w:val="00367E25"/>
     <w:rsid w:val="00370E71"/>
     <w:rsid w:val="00371107"/>
-    <w:rsid w:val="00372208"/>
     <w:rsid w:val="003728A4"/>
     <w:rsid w:val="00375017"/>
     <w:rsid w:val="00376B45"/>
     <w:rsid w:val="00377430"/>
     <w:rsid w:val="00377668"/>
     <w:rsid w:val="00381066"/>
     <w:rsid w:val="00383895"/>
     <w:rsid w:val="0038422E"/>
     <w:rsid w:val="00384ED9"/>
     <w:rsid w:val="003873DF"/>
     <w:rsid w:val="003911C5"/>
     <w:rsid w:val="0039333D"/>
-    <w:rsid w:val="003942E9"/>
     <w:rsid w:val="0039437D"/>
     <w:rsid w:val="00395508"/>
     <w:rsid w:val="00395BA7"/>
     <w:rsid w:val="003964C3"/>
     <w:rsid w:val="003965A4"/>
+    <w:rsid w:val="003A02C6"/>
     <w:rsid w:val="003A44B3"/>
     <w:rsid w:val="003A4798"/>
     <w:rsid w:val="003A4CEB"/>
     <w:rsid w:val="003A64B1"/>
     <w:rsid w:val="003B052B"/>
     <w:rsid w:val="003B3059"/>
     <w:rsid w:val="003B30DF"/>
-    <w:rsid w:val="003C0CCC"/>
     <w:rsid w:val="003C15F6"/>
     <w:rsid w:val="003C5789"/>
     <w:rsid w:val="003C5A7D"/>
     <w:rsid w:val="003C6D06"/>
     <w:rsid w:val="003D01C5"/>
     <w:rsid w:val="003D26D3"/>
     <w:rsid w:val="003D3E31"/>
     <w:rsid w:val="003D7E3A"/>
     <w:rsid w:val="003E15C2"/>
     <w:rsid w:val="003E176B"/>
     <w:rsid w:val="003E1D93"/>
+    <w:rsid w:val="003E33DE"/>
     <w:rsid w:val="003E3687"/>
     <w:rsid w:val="003E6E4A"/>
     <w:rsid w:val="003F24D9"/>
     <w:rsid w:val="003F3263"/>
     <w:rsid w:val="00400F1A"/>
     <w:rsid w:val="0040118E"/>
     <w:rsid w:val="00402A47"/>
     <w:rsid w:val="0040434E"/>
     <w:rsid w:val="004055DC"/>
     <w:rsid w:val="004057FC"/>
     <w:rsid w:val="0040636F"/>
     <w:rsid w:val="00406480"/>
-    <w:rsid w:val="00406A2D"/>
     <w:rsid w:val="00406DB1"/>
     <w:rsid w:val="00407921"/>
     <w:rsid w:val="00410654"/>
     <w:rsid w:val="004120AA"/>
     <w:rsid w:val="00412FEF"/>
     <w:rsid w:val="004162F3"/>
-    <w:rsid w:val="00416AB0"/>
     <w:rsid w:val="00416E98"/>
     <w:rsid w:val="004171CB"/>
+    <w:rsid w:val="004200FE"/>
     <w:rsid w:val="00420658"/>
     <w:rsid w:val="0042230B"/>
     <w:rsid w:val="004224E2"/>
     <w:rsid w:val="0042375F"/>
     <w:rsid w:val="00424044"/>
     <w:rsid w:val="00425EE2"/>
-    <w:rsid w:val="004348AB"/>
     <w:rsid w:val="00434D0E"/>
-    <w:rsid w:val="0043599B"/>
     <w:rsid w:val="00436E13"/>
-    <w:rsid w:val="00437DE0"/>
     <w:rsid w:val="00446559"/>
     <w:rsid w:val="00447772"/>
     <w:rsid w:val="004526B2"/>
-    <w:rsid w:val="004527ED"/>
     <w:rsid w:val="00452BCA"/>
     <w:rsid w:val="00453116"/>
-    <w:rsid w:val="00454C87"/>
     <w:rsid w:val="00456C54"/>
     <w:rsid w:val="00456F45"/>
     <w:rsid w:val="00460587"/>
     <w:rsid w:val="00460BDE"/>
     <w:rsid w:val="00461634"/>
+    <w:rsid w:val="00462286"/>
     <w:rsid w:val="0046233D"/>
     <w:rsid w:val="00462492"/>
     <w:rsid w:val="004625AA"/>
     <w:rsid w:val="00462B85"/>
     <w:rsid w:val="00462D5A"/>
     <w:rsid w:val="004630AD"/>
     <w:rsid w:val="00463801"/>
     <w:rsid w:val="004643A7"/>
     <w:rsid w:val="00465F43"/>
     <w:rsid w:val="00466B38"/>
     <w:rsid w:val="00466FFA"/>
-    <w:rsid w:val="00473CAF"/>
+    <w:rsid w:val="0047300F"/>
     <w:rsid w:val="00473D95"/>
     <w:rsid w:val="004778CA"/>
     <w:rsid w:val="00480863"/>
     <w:rsid w:val="00483217"/>
     <w:rsid w:val="004839BD"/>
-    <w:rsid w:val="0048618C"/>
     <w:rsid w:val="00487B45"/>
     <w:rsid w:val="00487FBC"/>
     <w:rsid w:val="00490DE7"/>
     <w:rsid w:val="00491421"/>
     <w:rsid w:val="00494E78"/>
     <w:rsid w:val="00495D93"/>
     <w:rsid w:val="004A1998"/>
     <w:rsid w:val="004A3CF4"/>
     <w:rsid w:val="004B48DB"/>
     <w:rsid w:val="004B5CCD"/>
     <w:rsid w:val="004B6A05"/>
     <w:rsid w:val="004C1BD5"/>
-    <w:rsid w:val="004C3092"/>
-    <w:rsid w:val="004C3CCB"/>
+    <w:rsid w:val="004C3E0F"/>
     <w:rsid w:val="004C4435"/>
     <w:rsid w:val="004C5866"/>
     <w:rsid w:val="004C754E"/>
     <w:rsid w:val="004C7605"/>
     <w:rsid w:val="004C7A9A"/>
     <w:rsid w:val="004C7B1A"/>
     <w:rsid w:val="004C7E53"/>
     <w:rsid w:val="004D269D"/>
     <w:rsid w:val="004D2825"/>
     <w:rsid w:val="004D4467"/>
     <w:rsid w:val="004D4F3F"/>
     <w:rsid w:val="004D7674"/>
-    <w:rsid w:val="004E2481"/>
-    <w:rsid w:val="004E3004"/>
     <w:rsid w:val="004E3BE8"/>
+    <w:rsid w:val="004E48C4"/>
     <w:rsid w:val="004E6B66"/>
     <w:rsid w:val="004F0A94"/>
     <w:rsid w:val="004F317E"/>
+    <w:rsid w:val="004F31F6"/>
     <w:rsid w:val="004F39F6"/>
     <w:rsid w:val="004F5CA5"/>
     <w:rsid w:val="004F5D6F"/>
     <w:rsid w:val="004F70C1"/>
     <w:rsid w:val="004F7214"/>
     <w:rsid w:val="004F7AFA"/>
+    <w:rsid w:val="0050054A"/>
     <w:rsid w:val="00502DB9"/>
     <w:rsid w:val="00502F2F"/>
-    <w:rsid w:val="00503E49"/>
     <w:rsid w:val="0050653E"/>
     <w:rsid w:val="00506542"/>
     <w:rsid w:val="00506985"/>
-    <w:rsid w:val="00506DBD"/>
     <w:rsid w:val="0051143B"/>
     <w:rsid w:val="00511B09"/>
+    <w:rsid w:val="00511C28"/>
     <w:rsid w:val="00514296"/>
     <w:rsid w:val="00514589"/>
     <w:rsid w:val="0051653F"/>
-    <w:rsid w:val="005166E8"/>
     <w:rsid w:val="00523A78"/>
     <w:rsid w:val="00524110"/>
-    <w:rsid w:val="00524F36"/>
     <w:rsid w:val="005265DB"/>
     <w:rsid w:val="00530282"/>
     <w:rsid w:val="0053141C"/>
-    <w:rsid w:val="005347E9"/>
     <w:rsid w:val="00535464"/>
     <w:rsid w:val="00537821"/>
-    <w:rsid w:val="00540A31"/>
     <w:rsid w:val="00540C26"/>
     <w:rsid w:val="00542A62"/>
     <w:rsid w:val="00547645"/>
+    <w:rsid w:val="005477AD"/>
     <w:rsid w:val="00547F95"/>
     <w:rsid w:val="00550AD9"/>
     <w:rsid w:val="00551D69"/>
     <w:rsid w:val="00555BC6"/>
     <w:rsid w:val="00555F2D"/>
     <w:rsid w:val="005564D6"/>
     <w:rsid w:val="005571E6"/>
     <w:rsid w:val="00565305"/>
     <w:rsid w:val="005676FA"/>
     <w:rsid w:val="00567D0A"/>
     <w:rsid w:val="0057370C"/>
     <w:rsid w:val="00575128"/>
     <w:rsid w:val="00576EA7"/>
-    <w:rsid w:val="005772A3"/>
+    <w:rsid w:val="00580B61"/>
     <w:rsid w:val="00582153"/>
     <w:rsid w:val="005825F2"/>
     <w:rsid w:val="00583650"/>
     <w:rsid w:val="00584570"/>
     <w:rsid w:val="00585141"/>
     <w:rsid w:val="00586A97"/>
     <w:rsid w:val="00586AAD"/>
-    <w:rsid w:val="0058729B"/>
     <w:rsid w:val="00591587"/>
     <w:rsid w:val="0059269F"/>
     <w:rsid w:val="0059460E"/>
+    <w:rsid w:val="0059706E"/>
+    <w:rsid w:val="005977DD"/>
     <w:rsid w:val="00597C84"/>
+    <w:rsid w:val="005A4914"/>
     <w:rsid w:val="005A5113"/>
+    <w:rsid w:val="005B046E"/>
     <w:rsid w:val="005B40EA"/>
     <w:rsid w:val="005B4128"/>
     <w:rsid w:val="005B4569"/>
     <w:rsid w:val="005B6590"/>
+    <w:rsid w:val="005D0737"/>
     <w:rsid w:val="005D172E"/>
+    <w:rsid w:val="005D22D2"/>
     <w:rsid w:val="005D5447"/>
     <w:rsid w:val="005D6E7F"/>
     <w:rsid w:val="005D6FE4"/>
     <w:rsid w:val="005E0B24"/>
     <w:rsid w:val="005E1ED7"/>
     <w:rsid w:val="005E21E1"/>
     <w:rsid w:val="005E31F5"/>
     <w:rsid w:val="005E4C72"/>
     <w:rsid w:val="005E546B"/>
     <w:rsid w:val="005E7993"/>
     <w:rsid w:val="005F0389"/>
     <w:rsid w:val="005F2555"/>
     <w:rsid w:val="005F262A"/>
     <w:rsid w:val="005F2CA3"/>
     <w:rsid w:val="005F35D4"/>
     <w:rsid w:val="00601CBA"/>
     <w:rsid w:val="00602859"/>
     <w:rsid w:val="00602C09"/>
     <w:rsid w:val="00604FA2"/>
     <w:rsid w:val="006074D4"/>
+    <w:rsid w:val="00607DB5"/>
     <w:rsid w:val="00610116"/>
+    <w:rsid w:val="00610DE5"/>
     <w:rsid w:val="00610E42"/>
     <w:rsid w:val="00611692"/>
     <w:rsid w:val="0061236E"/>
     <w:rsid w:val="006151FF"/>
     <w:rsid w:val="00615C52"/>
     <w:rsid w:val="006206DD"/>
     <w:rsid w:val="0062204A"/>
     <w:rsid w:val="006226BA"/>
     <w:rsid w:val="00623092"/>
     <w:rsid w:val="00623CED"/>
+    <w:rsid w:val="00623F14"/>
     <w:rsid w:val="0062515A"/>
     <w:rsid w:val="00625BAB"/>
     <w:rsid w:val="00627BA3"/>
     <w:rsid w:val="00631914"/>
     <w:rsid w:val="006328A2"/>
     <w:rsid w:val="0063337B"/>
     <w:rsid w:val="00635D50"/>
     <w:rsid w:val="00636BA2"/>
+    <w:rsid w:val="00640547"/>
+    <w:rsid w:val="00641AED"/>
     <w:rsid w:val="006423B4"/>
     <w:rsid w:val="00642F6F"/>
     <w:rsid w:val="0064335C"/>
     <w:rsid w:val="006436B9"/>
     <w:rsid w:val="00644D4D"/>
+    <w:rsid w:val="00644E35"/>
     <w:rsid w:val="00647576"/>
     <w:rsid w:val="0064786C"/>
     <w:rsid w:val="00650C25"/>
     <w:rsid w:val="00651ABA"/>
     <w:rsid w:val="00651B36"/>
-    <w:rsid w:val="00652480"/>
-    <w:rsid w:val="00652854"/>
     <w:rsid w:val="0065465F"/>
     <w:rsid w:val="0065519D"/>
-    <w:rsid w:val="00655F86"/>
     <w:rsid w:val="00656548"/>
     <w:rsid w:val="00656EFE"/>
     <w:rsid w:val="00656F09"/>
-    <w:rsid w:val="00663740"/>
     <w:rsid w:val="006637B1"/>
     <w:rsid w:val="00663834"/>
     <w:rsid w:val="00663EA1"/>
-    <w:rsid w:val="006641E7"/>
     <w:rsid w:val="00665820"/>
     <w:rsid w:val="00666DEF"/>
     <w:rsid w:val="00670D5F"/>
-    <w:rsid w:val="00676362"/>
     <w:rsid w:val="006814F7"/>
     <w:rsid w:val="00681AA8"/>
     <w:rsid w:val="00684049"/>
     <w:rsid w:val="006842D5"/>
+    <w:rsid w:val="00685EAE"/>
     <w:rsid w:val="00686476"/>
+    <w:rsid w:val="0068689C"/>
     <w:rsid w:val="00686A67"/>
     <w:rsid w:val="00687173"/>
     <w:rsid w:val="00690109"/>
     <w:rsid w:val="006918EF"/>
     <w:rsid w:val="00693334"/>
     <w:rsid w:val="00695D93"/>
     <w:rsid w:val="0069707B"/>
     <w:rsid w:val="006A054D"/>
     <w:rsid w:val="006A0C92"/>
     <w:rsid w:val="006A10E8"/>
     <w:rsid w:val="006A1A45"/>
     <w:rsid w:val="006A2B45"/>
     <w:rsid w:val="006A3534"/>
     <w:rsid w:val="006A36FC"/>
     <w:rsid w:val="006A5E99"/>
     <w:rsid w:val="006A5ECC"/>
     <w:rsid w:val="006A626D"/>
     <w:rsid w:val="006A75FA"/>
     <w:rsid w:val="006A7883"/>
     <w:rsid w:val="006A7EFC"/>
     <w:rsid w:val="006B0178"/>
     <w:rsid w:val="006B0ED7"/>
     <w:rsid w:val="006B1A8C"/>
     <w:rsid w:val="006B1FCA"/>
     <w:rsid w:val="006B39CB"/>
     <w:rsid w:val="006B465E"/>
     <w:rsid w:val="006B5F7A"/>
     <w:rsid w:val="006B764B"/>
     <w:rsid w:val="006C1258"/>
     <w:rsid w:val="006C149C"/>
     <w:rsid w:val="006C1CD2"/>
     <w:rsid w:val="006C35D7"/>
     <w:rsid w:val="006C5F21"/>
     <w:rsid w:val="006C6262"/>
     <w:rsid w:val="006C6A6B"/>
     <w:rsid w:val="006C7797"/>
     <w:rsid w:val="006D0EAC"/>
     <w:rsid w:val="006D2F97"/>
     <w:rsid w:val="006D4422"/>
     <w:rsid w:val="006D5350"/>
-    <w:rsid w:val="006D6567"/>
+    <w:rsid w:val="006D7668"/>
     <w:rsid w:val="006D7E00"/>
-    <w:rsid w:val="006E1B92"/>
     <w:rsid w:val="006E28FE"/>
     <w:rsid w:val="006E318C"/>
     <w:rsid w:val="006E3BBF"/>
     <w:rsid w:val="006E42B5"/>
     <w:rsid w:val="006E56FB"/>
     <w:rsid w:val="006E5745"/>
     <w:rsid w:val="006E6586"/>
+    <w:rsid w:val="006F03C5"/>
     <w:rsid w:val="006F0D9D"/>
     <w:rsid w:val="006F194A"/>
-    <w:rsid w:val="006F3BFD"/>
+    <w:rsid w:val="006F3F9E"/>
     <w:rsid w:val="006F4B7F"/>
     <w:rsid w:val="006F731E"/>
-    <w:rsid w:val="0070096F"/>
-    <w:rsid w:val="007012C9"/>
+    <w:rsid w:val="007030D4"/>
     <w:rsid w:val="007036B7"/>
     <w:rsid w:val="0070408C"/>
     <w:rsid w:val="00706D02"/>
+    <w:rsid w:val="00707555"/>
     <w:rsid w:val="00707801"/>
     <w:rsid w:val="00711816"/>
     <w:rsid w:val="007124A6"/>
     <w:rsid w:val="007148A1"/>
     <w:rsid w:val="007151BE"/>
     <w:rsid w:val="00717AAF"/>
     <w:rsid w:val="00717E38"/>
     <w:rsid w:val="00720708"/>
     <w:rsid w:val="007241B5"/>
     <w:rsid w:val="0072457A"/>
     <w:rsid w:val="00725073"/>
     <w:rsid w:val="00726E0D"/>
     <w:rsid w:val="00726EBE"/>
     <w:rsid w:val="007270E6"/>
     <w:rsid w:val="007272E2"/>
     <w:rsid w:val="007304CB"/>
     <w:rsid w:val="00732C65"/>
     <w:rsid w:val="00732C87"/>
     <w:rsid w:val="00733275"/>
     <w:rsid w:val="007340E0"/>
     <w:rsid w:val="0073514C"/>
-    <w:rsid w:val="007400D3"/>
+    <w:rsid w:val="00736276"/>
+    <w:rsid w:val="00737B26"/>
     <w:rsid w:val="00740DB6"/>
     <w:rsid w:val="00740F82"/>
     <w:rsid w:val="00741B0F"/>
+    <w:rsid w:val="00742730"/>
+    <w:rsid w:val="00743377"/>
+    <w:rsid w:val="00743796"/>
     <w:rsid w:val="0074612C"/>
     <w:rsid w:val="00747BCD"/>
     <w:rsid w:val="007503A9"/>
     <w:rsid w:val="00750D5D"/>
     <w:rsid w:val="0075286B"/>
     <w:rsid w:val="007528A8"/>
     <w:rsid w:val="00752A89"/>
     <w:rsid w:val="007536F0"/>
     <w:rsid w:val="00755FC8"/>
     <w:rsid w:val="007561DF"/>
     <w:rsid w:val="00760486"/>
+    <w:rsid w:val="00760E26"/>
     <w:rsid w:val="00761663"/>
     <w:rsid w:val="007646EA"/>
     <w:rsid w:val="00764C98"/>
     <w:rsid w:val="00765B51"/>
     <w:rsid w:val="00766609"/>
     <w:rsid w:val="007748BA"/>
     <w:rsid w:val="00776F28"/>
     <w:rsid w:val="0077768A"/>
     <w:rsid w:val="00777DC0"/>
     <w:rsid w:val="0078062B"/>
-    <w:rsid w:val="00780933"/>
+    <w:rsid w:val="0078062F"/>
     <w:rsid w:val="00781FD4"/>
     <w:rsid w:val="00782EAB"/>
     <w:rsid w:val="00783471"/>
     <w:rsid w:val="00784BFF"/>
     <w:rsid w:val="00787CC6"/>
     <w:rsid w:val="00792A78"/>
     <w:rsid w:val="00793F9E"/>
     <w:rsid w:val="00795608"/>
     <w:rsid w:val="00795EDB"/>
     <w:rsid w:val="007971C3"/>
-    <w:rsid w:val="007A3578"/>
+    <w:rsid w:val="007A3EEE"/>
     <w:rsid w:val="007A4A8F"/>
     <w:rsid w:val="007A4FF0"/>
     <w:rsid w:val="007A6EBC"/>
     <w:rsid w:val="007B0430"/>
     <w:rsid w:val="007B1F02"/>
     <w:rsid w:val="007B1F61"/>
     <w:rsid w:val="007B55BD"/>
     <w:rsid w:val="007C08DF"/>
     <w:rsid w:val="007C1DBD"/>
-    <w:rsid w:val="007C22EE"/>
     <w:rsid w:val="007C26EB"/>
     <w:rsid w:val="007C4C6B"/>
     <w:rsid w:val="007C5D26"/>
     <w:rsid w:val="007C628C"/>
     <w:rsid w:val="007C7F8D"/>
     <w:rsid w:val="007D38AA"/>
-    <w:rsid w:val="007D3DB0"/>
     <w:rsid w:val="007D4839"/>
     <w:rsid w:val="007D57B7"/>
-    <w:rsid w:val="007D5AF2"/>
     <w:rsid w:val="007E552E"/>
     <w:rsid w:val="007E5B0C"/>
     <w:rsid w:val="007F06A1"/>
     <w:rsid w:val="007F43EE"/>
-    <w:rsid w:val="007F458A"/>
     <w:rsid w:val="007F4B11"/>
     <w:rsid w:val="007F6F43"/>
     <w:rsid w:val="007F7FC7"/>
     <w:rsid w:val="00800360"/>
     <w:rsid w:val="00802A80"/>
+    <w:rsid w:val="0080619F"/>
     <w:rsid w:val="0081210A"/>
     <w:rsid w:val="00820449"/>
     <w:rsid w:val="00820A06"/>
     <w:rsid w:val="008215FD"/>
     <w:rsid w:val="008217E0"/>
     <w:rsid w:val="008223E9"/>
     <w:rsid w:val="00823ACC"/>
     <w:rsid w:val="00824E80"/>
     <w:rsid w:val="00826928"/>
     <w:rsid w:val="00831FB6"/>
     <w:rsid w:val="008326BC"/>
     <w:rsid w:val="00833B2C"/>
     <w:rsid w:val="008362C5"/>
     <w:rsid w:val="008363DB"/>
     <w:rsid w:val="0083792B"/>
     <w:rsid w:val="008406FB"/>
     <w:rsid w:val="00840982"/>
-    <w:rsid w:val="00843CD4"/>
     <w:rsid w:val="00845479"/>
     <w:rsid w:val="00845F8D"/>
     <w:rsid w:val="00846687"/>
-    <w:rsid w:val="00846C2E"/>
     <w:rsid w:val="00847353"/>
+    <w:rsid w:val="00850467"/>
     <w:rsid w:val="00851DF8"/>
     <w:rsid w:val="008529E5"/>
     <w:rsid w:val="00860514"/>
     <w:rsid w:val="00860E55"/>
     <w:rsid w:val="00861DA2"/>
-    <w:rsid w:val="00864397"/>
     <w:rsid w:val="0086441A"/>
     <w:rsid w:val="00864EF2"/>
+    <w:rsid w:val="00866BDE"/>
     <w:rsid w:val="00866CB3"/>
     <w:rsid w:val="0086739B"/>
     <w:rsid w:val="00867470"/>
     <w:rsid w:val="0086789B"/>
     <w:rsid w:val="00867E50"/>
     <w:rsid w:val="0087140C"/>
     <w:rsid w:val="00872C81"/>
     <w:rsid w:val="00873076"/>
     <w:rsid w:val="008733D6"/>
     <w:rsid w:val="00874964"/>
     <w:rsid w:val="00874CE5"/>
+    <w:rsid w:val="00875A6F"/>
     <w:rsid w:val="00876552"/>
     <w:rsid w:val="008765C0"/>
     <w:rsid w:val="00881438"/>
+    <w:rsid w:val="008821B2"/>
     <w:rsid w:val="00883314"/>
     <w:rsid w:val="00883361"/>
     <w:rsid w:val="00886E77"/>
     <w:rsid w:val="00887220"/>
     <w:rsid w:val="00887471"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="008902EF"/>
     <w:rsid w:val="00890704"/>
     <w:rsid w:val="00895AD8"/>
     <w:rsid w:val="00896552"/>
     <w:rsid w:val="008A0842"/>
     <w:rsid w:val="008A1824"/>
     <w:rsid w:val="008A2E40"/>
     <w:rsid w:val="008A3A2A"/>
     <w:rsid w:val="008A3AB8"/>
     <w:rsid w:val="008A5315"/>
-    <w:rsid w:val="008B17D8"/>
+    <w:rsid w:val="008A532C"/>
     <w:rsid w:val="008B1EBB"/>
     <w:rsid w:val="008B6111"/>
-    <w:rsid w:val="008B69F7"/>
+    <w:rsid w:val="008C3C62"/>
+    <w:rsid w:val="008C5D9E"/>
     <w:rsid w:val="008D5FD4"/>
     <w:rsid w:val="008E02AA"/>
     <w:rsid w:val="008E0D1E"/>
     <w:rsid w:val="008E2101"/>
     <w:rsid w:val="008E5945"/>
     <w:rsid w:val="008F0013"/>
     <w:rsid w:val="008F0523"/>
     <w:rsid w:val="008F187B"/>
     <w:rsid w:val="008F5FB9"/>
     <w:rsid w:val="008F60B8"/>
     <w:rsid w:val="008F66F8"/>
     <w:rsid w:val="008F7600"/>
+    <w:rsid w:val="00901601"/>
+    <w:rsid w:val="009031D2"/>
     <w:rsid w:val="009035CE"/>
     <w:rsid w:val="00906797"/>
     <w:rsid w:val="009071A3"/>
     <w:rsid w:val="00907FEA"/>
-    <w:rsid w:val="00910493"/>
     <w:rsid w:val="009110FF"/>
     <w:rsid w:val="00912452"/>
     <w:rsid w:val="009147DB"/>
     <w:rsid w:val="00920817"/>
     <w:rsid w:val="00922E7B"/>
+    <w:rsid w:val="00923334"/>
     <w:rsid w:val="009239D1"/>
     <w:rsid w:val="00923DED"/>
     <w:rsid w:val="00925600"/>
     <w:rsid w:val="00926E45"/>
+    <w:rsid w:val="009274A8"/>
     <w:rsid w:val="00927AFF"/>
     <w:rsid w:val="00930916"/>
     <w:rsid w:val="00930DB8"/>
-    <w:rsid w:val="0093357E"/>
     <w:rsid w:val="00933A11"/>
     <w:rsid w:val="0093472C"/>
     <w:rsid w:val="00934DF7"/>
     <w:rsid w:val="00936DA6"/>
     <w:rsid w:val="0094033D"/>
     <w:rsid w:val="00940F92"/>
     <w:rsid w:val="0094443C"/>
     <w:rsid w:val="009501A3"/>
     <w:rsid w:val="0095155A"/>
     <w:rsid w:val="00952248"/>
     <w:rsid w:val="0095252F"/>
-    <w:rsid w:val="00952AB2"/>
     <w:rsid w:val="009549C1"/>
     <w:rsid w:val="00954A7F"/>
     <w:rsid w:val="00957915"/>
     <w:rsid w:val="009579C6"/>
     <w:rsid w:val="00961649"/>
     <w:rsid w:val="0096173D"/>
     <w:rsid w:val="009640FA"/>
     <w:rsid w:val="00964B50"/>
     <w:rsid w:val="009669F2"/>
     <w:rsid w:val="00966E67"/>
+    <w:rsid w:val="00967220"/>
     <w:rsid w:val="00967B4C"/>
     <w:rsid w:val="00972024"/>
     <w:rsid w:val="009737BA"/>
     <w:rsid w:val="0097395B"/>
     <w:rsid w:val="00977A19"/>
     <w:rsid w:val="00977BEB"/>
+    <w:rsid w:val="00980293"/>
+    <w:rsid w:val="009816B5"/>
     <w:rsid w:val="0098453B"/>
     <w:rsid w:val="00984812"/>
     <w:rsid w:val="009855C4"/>
     <w:rsid w:val="00990302"/>
     <w:rsid w:val="00990988"/>
     <w:rsid w:val="00990DF7"/>
     <w:rsid w:val="00990F0D"/>
     <w:rsid w:val="00997370"/>
     <w:rsid w:val="009A2061"/>
     <w:rsid w:val="009A29BD"/>
+    <w:rsid w:val="009A3D9E"/>
     <w:rsid w:val="009A574E"/>
     <w:rsid w:val="009A5D5F"/>
     <w:rsid w:val="009A6C96"/>
     <w:rsid w:val="009A7133"/>
     <w:rsid w:val="009A77A3"/>
     <w:rsid w:val="009B406D"/>
     <w:rsid w:val="009B4C68"/>
     <w:rsid w:val="009B6523"/>
     <w:rsid w:val="009C3585"/>
     <w:rsid w:val="009C6B7D"/>
+    <w:rsid w:val="009D1169"/>
     <w:rsid w:val="009D2CC4"/>
     <w:rsid w:val="009D3016"/>
     <w:rsid w:val="009D358C"/>
     <w:rsid w:val="009D374D"/>
     <w:rsid w:val="009D3A5E"/>
     <w:rsid w:val="009D4A18"/>
-    <w:rsid w:val="009D6D14"/>
     <w:rsid w:val="009D77C5"/>
     <w:rsid w:val="009E00CD"/>
     <w:rsid w:val="009E1060"/>
-    <w:rsid w:val="009E1068"/>
-    <w:rsid w:val="009E1691"/>
     <w:rsid w:val="009E2B7E"/>
     <w:rsid w:val="009E3C70"/>
     <w:rsid w:val="009E5B19"/>
+    <w:rsid w:val="009F2D15"/>
     <w:rsid w:val="009F2E6D"/>
     <w:rsid w:val="009F40CC"/>
+    <w:rsid w:val="009F4F3C"/>
     <w:rsid w:val="009F60A9"/>
     <w:rsid w:val="009F7546"/>
     <w:rsid w:val="009F75A9"/>
     <w:rsid w:val="00A0001F"/>
     <w:rsid w:val="00A0028B"/>
     <w:rsid w:val="00A01E2C"/>
     <w:rsid w:val="00A03C03"/>
     <w:rsid w:val="00A05A7E"/>
     <w:rsid w:val="00A10CE2"/>
     <w:rsid w:val="00A11948"/>
     <w:rsid w:val="00A11988"/>
     <w:rsid w:val="00A130A3"/>
     <w:rsid w:val="00A143F9"/>
     <w:rsid w:val="00A149E6"/>
     <w:rsid w:val="00A1517B"/>
     <w:rsid w:val="00A15223"/>
     <w:rsid w:val="00A21D92"/>
     <w:rsid w:val="00A22070"/>
     <w:rsid w:val="00A2417B"/>
     <w:rsid w:val="00A26611"/>
     <w:rsid w:val="00A27C3A"/>
     <w:rsid w:val="00A30E9A"/>
     <w:rsid w:val="00A31257"/>
     <w:rsid w:val="00A33552"/>
+    <w:rsid w:val="00A347CE"/>
     <w:rsid w:val="00A35FE8"/>
     <w:rsid w:val="00A368D4"/>
     <w:rsid w:val="00A36B0B"/>
     <w:rsid w:val="00A37D3B"/>
     <w:rsid w:val="00A404EE"/>
     <w:rsid w:val="00A4148A"/>
     <w:rsid w:val="00A419D5"/>
     <w:rsid w:val="00A42259"/>
     <w:rsid w:val="00A4262C"/>
     <w:rsid w:val="00A42F42"/>
     <w:rsid w:val="00A44356"/>
+    <w:rsid w:val="00A44C49"/>
     <w:rsid w:val="00A452D9"/>
     <w:rsid w:val="00A4574F"/>
+    <w:rsid w:val="00A4593F"/>
     <w:rsid w:val="00A463B6"/>
     <w:rsid w:val="00A463F0"/>
     <w:rsid w:val="00A46F63"/>
     <w:rsid w:val="00A514A1"/>
     <w:rsid w:val="00A55754"/>
     <w:rsid w:val="00A60FEE"/>
     <w:rsid w:val="00A6179F"/>
     <w:rsid w:val="00A62E3B"/>
     <w:rsid w:val="00A66A73"/>
     <w:rsid w:val="00A70A0D"/>
     <w:rsid w:val="00A724BC"/>
     <w:rsid w:val="00A731F2"/>
     <w:rsid w:val="00A73FBD"/>
     <w:rsid w:val="00A7420A"/>
     <w:rsid w:val="00A77A02"/>
     <w:rsid w:val="00A82BD6"/>
+    <w:rsid w:val="00A83BE3"/>
     <w:rsid w:val="00A85793"/>
     <w:rsid w:val="00A85A25"/>
     <w:rsid w:val="00A87901"/>
     <w:rsid w:val="00A91440"/>
     <w:rsid w:val="00A92412"/>
-    <w:rsid w:val="00A96997"/>
-    <w:rsid w:val="00AA2694"/>
+    <w:rsid w:val="00AA05C0"/>
     <w:rsid w:val="00AA2FCE"/>
     <w:rsid w:val="00AA323A"/>
     <w:rsid w:val="00AA35D8"/>
     <w:rsid w:val="00AA6E05"/>
+    <w:rsid w:val="00AA7B32"/>
     <w:rsid w:val="00AB0418"/>
     <w:rsid w:val="00AB0FB1"/>
     <w:rsid w:val="00AB5A40"/>
     <w:rsid w:val="00AC0F7F"/>
     <w:rsid w:val="00AC1A30"/>
     <w:rsid w:val="00AC1C8E"/>
     <w:rsid w:val="00AC20E4"/>
     <w:rsid w:val="00AC5198"/>
     <w:rsid w:val="00AC51BE"/>
     <w:rsid w:val="00AC6F09"/>
     <w:rsid w:val="00AD06EB"/>
     <w:rsid w:val="00AD1607"/>
-    <w:rsid w:val="00AD4AE5"/>
     <w:rsid w:val="00AD6640"/>
     <w:rsid w:val="00AE1249"/>
+    <w:rsid w:val="00AE26C2"/>
     <w:rsid w:val="00AE436C"/>
     <w:rsid w:val="00AE70B2"/>
     <w:rsid w:val="00AE7E3F"/>
     <w:rsid w:val="00AF1F4A"/>
     <w:rsid w:val="00AF420A"/>
     <w:rsid w:val="00AF4AA9"/>
     <w:rsid w:val="00AF546F"/>
     <w:rsid w:val="00AF77A9"/>
     <w:rsid w:val="00B00449"/>
     <w:rsid w:val="00B004BD"/>
-    <w:rsid w:val="00B00B49"/>
     <w:rsid w:val="00B01C9F"/>
     <w:rsid w:val="00B01CC2"/>
     <w:rsid w:val="00B02A8F"/>
     <w:rsid w:val="00B0345C"/>
     <w:rsid w:val="00B03932"/>
     <w:rsid w:val="00B04013"/>
-    <w:rsid w:val="00B05373"/>
+    <w:rsid w:val="00B0486D"/>
     <w:rsid w:val="00B05BA9"/>
     <w:rsid w:val="00B06FB1"/>
     <w:rsid w:val="00B10283"/>
+    <w:rsid w:val="00B10C91"/>
     <w:rsid w:val="00B11118"/>
     <w:rsid w:val="00B13492"/>
     <w:rsid w:val="00B14655"/>
     <w:rsid w:val="00B158EE"/>
     <w:rsid w:val="00B15BEB"/>
     <w:rsid w:val="00B15C17"/>
     <w:rsid w:val="00B16F74"/>
     <w:rsid w:val="00B177A3"/>
+    <w:rsid w:val="00B2042E"/>
     <w:rsid w:val="00B20895"/>
     <w:rsid w:val="00B20AB6"/>
     <w:rsid w:val="00B21CE8"/>
+    <w:rsid w:val="00B22592"/>
     <w:rsid w:val="00B256A2"/>
-    <w:rsid w:val="00B26647"/>
-    <w:rsid w:val="00B26673"/>
     <w:rsid w:val="00B2755A"/>
     <w:rsid w:val="00B300FA"/>
     <w:rsid w:val="00B31F8F"/>
-    <w:rsid w:val="00B34D79"/>
-    <w:rsid w:val="00B36825"/>
     <w:rsid w:val="00B37336"/>
     <w:rsid w:val="00B378E1"/>
     <w:rsid w:val="00B37A6A"/>
     <w:rsid w:val="00B41C86"/>
     <w:rsid w:val="00B420D1"/>
     <w:rsid w:val="00B46204"/>
+    <w:rsid w:val="00B465FB"/>
     <w:rsid w:val="00B46CA0"/>
     <w:rsid w:val="00B46E3D"/>
     <w:rsid w:val="00B505E5"/>
     <w:rsid w:val="00B50D7E"/>
     <w:rsid w:val="00B5377A"/>
     <w:rsid w:val="00B543C2"/>
     <w:rsid w:val="00B55305"/>
-    <w:rsid w:val="00B56742"/>
+    <w:rsid w:val="00B5574A"/>
     <w:rsid w:val="00B60658"/>
     <w:rsid w:val="00B60C26"/>
     <w:rsid w:val="00B610EB"/>
+    <w:rsid w:val="00B6206B"/>
     <w:rsid w:val="00B6288E"/>
     <w:rsid w:val="00B62E42"/>
     <w:rsid w:val="00B63AF8"/>
+    <w:rsid w:val="00B6400F"/>
     <w:rsid w:val="00B644C8"/>
     <w:rsid w:val="00B65394"/>
     <w:rsid w:val="00B67070"/>
     <w:rsid w:val="00B70095"/>
     <w:rsid w:val="00B71EF8"/>
     <w:rsid w:val="00B728C6"/>
     <w:rsid w:val="00B73F9C"/>
     <w:rsid w:val="00B74ECF"/>
     <w:rsid w:val="00B766EE"/>
     <w:rsid w:val="00B76B14"/>
-    <w:rsid w:val="00B77606"/>
+    <w:rsid w:val="00B76F93"/>
     <w:rsid w:val="00B81272"/>
     <w:rsid w:val="00B81578"/>
     <w:rsid w:val="00B81CF1"/>
     <w:rsid w:val="00B82B01"/>
     <w:rsid w:val="00B8340F"/>
     <w:rsid w:val="00B84107"/>
     <w:rsid w:val="00B85122"/>
     <w:rsid w:val="00B85CEC"/>
     <w:rsid w:val="00B9081F"/>
     <w:rsid w:val="00B90E5D"/>
     <w:rsid w:val="00B91252"/>
     <w:rsid w:val="00B91F8F"/>
     <w:rsid w:val="00B92739"/>
     <w:rsid w:val="00B94AEF"/>
+    <w:rsid w:val="00BA02CE"/>
     <w:rsid w:val="00BA088B"/>
-    <w:rsid w:val="00BA0EC4"/>
     <w:rsid w:val="00BA1CF9"/>
     <w:rsid w:val="00BA69FD"/>
     <w:rsid w:val="00BB1B63"/>
     <w:rsid w:val="00BB215E"/>
     <w:rsid w:val="00BB24AB"/>
     <w:rsid w:val="00BB2696"/>
     <w:rsid w:val="00BB6BC8"/>
     <w:rsid w:val="00BC419D"/>
     <w:rsid w:val="00BC7D25"/>
     <w:rsid w:val="00BD039D"/>
     <w:rsid w:val="00BD054F"/>
     <w:rsid w:val="00BD1313"/>
     <w:rsid w:val="00BD2324"/>
     <w:rsid w:val="00BD2405"/>
+    <w:rsid w:val="00BD2722"/>
     <w:rsid w:val="00BD2EA3"/>
     <w:rsid w:val="00BD3578"/>
     <w:rsid w:val="00BD4367"/>
-    <w:rsid w:val="00BD65CD"/>
-    <w:rsid w:val="00BD6BEF"/>
     <w:rsid w:val="00BD6FFA"/>
     <w:rsid w:val="00BE0252"/>
     <w:rsid w:val="00BE2BDB"/>
     <w:rsid w:val="00BE2DD9"/>
+    <w:rsid w:val="00BE3E21"/>
     <w:rsid w:val="00BE5EB4"/>
-    <w:rsid w:val="00BF08F0"/>
+    <w:rsid w:val="00BE7257"/>
     <w:rsid w:val="00BF112F"/>
     <w:rsid w:val="00BF18FB"/>
     <w:rsid w:val="00BF1BE8"/>
+    <w:rsid w:val="00BF2B51"/>
     <w:rsid w:val="00BF2FD7"/>
     <w:rsid w:val="00C02250"/>
     <w:rsid w:val="00C03421"/>
+    <w:rsid w:val="00C05FBB"/>
     <w:rsid w:val="00C100BA"/>
     <w:rsid w:val="00C12F3B"/>
     <w:rsid w:val="00C20178"/>
-    <w:rsid w:val="00C215E0"/>
     <w:rsid w:val="00C21FDC"/>
     <w:rsid w:val="00C2235D"/>
     <w:rsid w:val="00C224E9"/>
     <w:rsid w:val="00C2275D"/>
     <w:rsid w:val="00C240A7"/>
-    <w:rsid w:val="00C240C5"/>
     <w:rsid w:val="00C244CC"/>
     <w:rsid w:val="00C25CC3"/>
     <w:rsid w:val="00C262FD"/>
     <w:rsid w:val="00C26330"/>
+    <w:rsid w:val="00C27D2C"/>
     <w:rsid w:val="00C319E4"/>
     <w:rsid w:val="00C31DF7"/>
     <w:rsid w:val="00C3201C"/>
     <w:rsid w:val="00C32A98"/>
     <w:rsid w:val="00C32CA5"/>
     <w:rsid w:val="00C330D0"/>
     <w:rsid w:val="00C333D3"/>
+    <w:rsid w:val="00C33500"/>
     <w:rsid w:val="00C33599"/>
     <w:rsid w:val="00C358CF"/>
+    <w:rsid w:val="00C36267"/>
     <w:rsid w:val="00C36B4E"/>
     <w:rsid w:val="00C409FF"/>
     <w:rsid w:val="00C40CB1"/>
     <w:rsid w:val="00C42564"/>
     <w:rsid w:val="00C436C3"/>
     <w:rsid w:val="00C444CF"/>
     <w:rsid w:val="00C44C20"/>
     <w:rsid w:val="00C47C63"/>
     <w:rsid w:val="00C51DC7"/>
     <w:rsid w:val="00C5410B"/>
     <w:rsid w:val="00C542AE"/>
+    <w:rsid w:val="00C54F7F"/>
     <w:rsid w:val="00C5607A"/>
-    <w:rsid w:val="00C5701A"/>
     <w:rsid w:val="00C626E2"/>
-    <w:rsid w:val="00C64C24"/>
     <w:rsid w:val="00C655AC"/>
     <w:rsid w:val="00C70160"/>
-    <w:rsid w:val="00C702A6"/>
     <w:rsid w:val="00C705A2"/>
+    <w:rsid w:val="00C70B2A"/>
     <w:rsid w:val="00C744BC"/>
-    <w:rsid w:val="00C75447"/>
     <w:rsid w:val="00C77304"/>
     <w:rsid w:val="00C77619"/>
     <w:rsid w:val="00C7769F"/>
     <w:rsid w:val="00C80234"/>
+    <w:rsid w:val="00C80EB3"/>
+    <w:rsid w:val="00C81AC7"/>
     <w:rsid w:val="00C81D6F"/>
     <w:rsid w:val="00C82309"/>
     <w:rsid w:val="00C83918"/>
     <w:rsid w:val="00C83D36"/>
     <w:rsid w:val="00C86234"/>
     <w:rsid w:val="00C864A5"/>
     <w:rsid w:val="00C90217"/>
     <w:rsid w:val="00C90B1B"/>
     <w:rsid w:val="00C9138D"/>
     <w:rsid w:val="00C91962"/>
     <w:rsid w:val="00C939A3"/>
     <w:rsid w:val="00C95B08"/>
     <w:rsid w:val="00C95D04"/>
     <w:rsid w:val="00C95EB9"/>
     <w:rsid w:val="00C97595"/>
     <w:rsid w:val="00C97FAE"/>
     <w:rsid w:val="00CA0226"/>
     <w:rsid w:val="00CA2ABD"/>
     <w:rsid w:val="00CA4249"/>
+    <w:rsid w:val="00CA67FC"/>
     <w:rsid w:val="00CB093C"/>
     <w:rsid w:val="00CB439A"/>
-    <w:rsid w:val="00CB6064"/>
     <w:rsid w:val="00CB6D5D"/>
     <w:rsid w:val="00CB77A1"/>
-    <w:rsid w:val="00CC19A1"/>
     <w:rsid w:val="00CC2838"/>
     <w:rsid w:val="00CC32C0"/>
     <w:rsid w:val="00CC5A92"/>
     <w:rsid w:val="00CC5BDC"/>
     <w:rsid w:val="00CC72FF"/>
     <w:rsid w:val="00CC7B2C"/>
     <w:rsid w:val="00CD0F7C"/>
     <w:rsid w:val="00CD1405"/>
     <w:rsid w:val="00CD2415"/>
     <w:rsid w:val="00CD3973"/>
     <w:rsid w:val="00CD4750"/>
+    <w:rsid w:val="00CD6738"/>
     <w:rsid w:val="00CD6836"/>
-    <w:rsid w:val="00CD7EBA"/>
     <w:rsid w:val="00CE0ADD"/>
     <w:rsid w:val="00CE11A2"/>
     <w:rsid w:val="00CE3DC3"/>
     <w:rsid w:val="00CE4DBD"/>
     <w:rsid w:val="00CE540F"/>
     <w:rsid w:val="00CE701A"/>
     <w:rsid w:val="00CE7A9E"/>
-    <w:rsid w:val="00CF0D33"/>
+    <w:rsid w:val="00CF0C09"/>
     <w:rsid w:val="00CF17FB"/>
     <w:rsid w:val="00CF1E54"/>
     <w:rsid w:val="00CF2818"/>
+    <w:rsid w:val="00CF5074"/>
     <w:rsid w:val="00CF59F6"/>
     <w:rsid w:val="00CF62D2"/>
     <w:rsid w:val="00CF6D5B"/>
     <w:rsid w:val="00CF79A1"/>
+    <w:rsid w:val="00D00366"/>
     <w:rsid w:val="00D01079"/>
     <w:rsid w:val="00D03634"/>
     <w:rsid w:val="00D06E09"/>
+    <w:rsid w:val="00D105F8"/>
     <w:rsid w:val="00D10A2D"/>
+    <w:rsid w:val="00D13648"/>
     <w:rsid w:val="00D13905"/>
     <w:rsid w:val="00D15702"/>
     <w:rsid w:val="00D201CF"/>
     <w:rsid w:val="00D204AF"/>
     <w:rsid w:val="00D21BE9"/>
     <w:rsid w:val="00D21FFA"/>
-    <w:rsid w:val="00D25A2A"/>
     <w:rsid w:val="00D25C10"/>
     <w:rsid w:val="00D3063F"/>
     <w:rsid w:val="00D32739"/>
-    <w:rsid w:val="00D34E76"/>
+    <w:rsid w:val="00D32F93"/>
+    <w:rsid w:val="00D35742"/>
     <w:rsid w:val="00D36A7A"/>
     <w:rsid w:val="00D36AAF"/>
     <w:rsid w:val="00D377D0"/>
-    <w:rsid w:val="00D40A8A"/>
+    <w:rsid w:val="00D37B09"/>
     <w:rsid w:val="00D413B2"/>
     <w:rsid w:val="00D4170C"/>
-    <w:rsid w:val="00D429E9"/>
     <w:rsid w:val="00D4490D"/>
     <w:rsid w:val="00D44B45"/>
     <w:rsid w:val="00D46C50"/>
     <w:rsid w:val="00D475BE"/>
     <w:rsid w:val="00D47911"/>
     <w:rsid w:val="00D5289B"/>
     <w:rsid w:val="00D53E43"/>
-    <w:rsid w:val="00D56C3C"/>
     <w:rsid w:val="00D57299"/>
     <w:rsid w:val="00D575EE"/>
     <w:rsid w:val="00D57655"/>
     <w:rsid w:val="00D614F6"/>
     <w:rsid w:val="00D61AEF"/>
     <w:rsid w:val="00D61C09"/>
     <w:rsid w:val="00D62578"/>
     <w:rsid w:val="00D62BBB"/>
     <w:rsid w:val="00D62BEB"/>
     <w:rsid w:val="00D62EF9"/>
     <w:rsid w:val="00D640EF"/>
     <w:rsid w:val="00D6493A"/>
     <w:rsid w:val="00D65034"/>
     <w:rsid w:val="00D65160"/>
     <w:rsid w:val="00D70094"/>
-    <w:rsid w:val="00D7104E"/>
+    <w:rsid w:val="00D734FD"/>
     <w:rsid w:val="00D75462"/>
     <w:rsid w:val="00D77A58"/>
     <w:rsid w:val="00D77B38"/>
+    <w:rsid w:val="00D80A1D"/>
     <w:rsid w:val="00D80A9F"/>
     <w:rsid w:val="00D812BA"/>
     <w:rsid w:val="00D823F2"/>
     <w:rsid w:val="00D84BD8"/>
     <w:rsid w:val="00D86027"/>
     <w:rsid w:val="00D86701"/>
     <w:rsid w:val="00D86C3F"/>
     <w:rsid w:val="00D87D78"/>
     <w:rsid w:val="00D87DB5"/>
     <w:rsid w:val="00D908CE"/>
     <w:rsid w:val="00D94159"/>
     <w:rsid w:val="00D94BB3"/>
     <w:rsid w:val="00D977E7"/>
     <w:rsid w:val="00DA2119"/>
+    <w:rsid w:val="00DA25C7"/>
     <w:rsid w:val="00DA315D"/>
     <w:rsid w:val="00DA612F"/>
     <w:rsid w:val="00DB0CEC"/>
     <w:rsid w:val="00DB0E15"/>
     <w:rsid w:val="00DB3323"/>
     <w:rsid w:val="00DB4147"/>
     <w:rsid w:val="00DB55FE"/>
     <w:rsid w:val="00DB6870"/>
     <w:rsid w:val="00DC2495"/>
     <w:rsid w:val="00DC3DED"/>
+    <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DC4AF0"/>
     <w:rsid w:val="00DD1C6D"/>
+    <w:rsid w:val="00DD29FA"/>
     <w:rsid w:val="00DD3332"/>
     <w:rsid w:val="00DD4BC6"/>
     <w:rsid w:val="00DD4C82"/>
     <w:rsid w:val="00DD6E92"/>
     <w:rsid w:val="00DE0A81"/>
     <w:rsid w:val="00DE12D3"/>
     <w:rsid w:val="00DE1A42"/>
+    <w:rsid w:val="00DE26F6"/>
     <w:rsid w:val="00DE3635"/>
     <w:rsid w:val="00DE7022"/>
     <w:rsid w:val="00DE73C4"/>
     <w:rsid w:val="00DE7BF5"/>
-    <w:rsid w:val="00DF2055"/>
     <w:rsid w:val="00DF3BAD"/>
     <w:rsid w:val="00DF3EE1"/>
     <w:rsid w:val="00DF43C5"/>
     <w:rsid w:val="00DF6D29"/>
-    <w:rsid w:val="00DF7F51"/>
     <w:rsid w:val="00E00C7D"/>
-    <w:rsid w:val="00E029B1"/>
+    <w:rsid w:val="00E01C78"/>
+    <w:rsid w:val="00E03602"/>
     <w:rsid w:val="00E0475F"/>
     <w:rsid w:val="00E07227"/>
+    <w:rsid w:val="00E0729E"/>
     <w:rsid w:val="00E077DF"/>
     <w:rsid w:val="00E1189B"/>
     <w:rsid w:val="00E1200E"/>
     <w:rsid w:val="00E12307"/>
     <w:rsid w:val="00E12419"/>
     <w:rsid w:val="00E139F1"/>
+    <w:rsid w:val="00E13BFE"/>
+    <w:rsid w:val="00E13CF8"/>
     <w:rsid w:val="00E14E26"/>
     <w:rsid w:val="00E16117"/>
     <w:rsid w:val="00E16618"/>
     <w:rsid w:val="00E16C72"/>
-    <w:rsid w:val="00E17E13"/>
     <w:rsid w:val="00E214E3"/>
     <w:rsid w:val="00E226FB"/>
     <w:rsid w:val="00E231A0"/>
     <w:rsid w:val="00E2378D"/>
     <w:rsid w:val="00E24CD0"/>
     <w:rsid w:val="00E25ECC"/>
     <w:rsid w:val="00E27043"/>
     <w:rsid w:val="00E278D3"/>
     <w:rsid w:val="00E27AE7"/>
     <w:rsid w:val="00E31EC7"/>
     <w:rsid w:val="00E351B0"/>
     <w:rsid w:val="00E355D0"/>
     <w:rsid w:val="00E404B9"/>
     <w:rsid w:val="00E412B6"/>
     <w:rsid w:val="00E42226"/>
     <w:rsid w:val="00E43C25"/>
     <w:rsid w:val="00E4578A"/>
     <w:rsid w:val="00E4578C"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E46B79"/>
-    <w:rsid w:val="00E47D89"/>
     <w:rsid w:val="00E5189D"/>
     <w:rsid w:val="00E52E79"/>
     <w:rsid w:val="00E54DE1"/>
     <w:rsid w:val="00E561C9"/>
+    <w:rsid w:val="00E568C9"/>
     <w:rsid w:val="00E572F8"/>
     <w:rsid w:val="00E57BD3"/>
+    <w:rsid w:val="00E57C9A"/>
     <w:rsid w:val="00E6020C"/>
     <w:rsid w:val="00E6097F"/>
     <w:rsid w:val="00E64CCF"/>
     <w:rsid w:val="00E64DCD"/>
-    <w:rsid w:val="00E75854"/>
     <w:rsid w:val="00E7791C"/>
     <w:rsid w:val="00E83491"/>
+    <w:rsid w:val="00E8382E"/>
     <w:rsid w:val="00E85448"/>
-    <w:rsid w:val="00E85CE5"/>
     <w:rsid w:val="00E868EA"/>
     <w:rsid w:val="00E903F4"/>
     <w:rsid w:val="00E90473"/>
     <w:rsid w:val="00E90972"/>
     <w:rsid w:val="00E92CFA"/>
     <w:rsid w:val="00E937CB"/>
     <w:rsid w:val="00E939F7"/>
     <w:rsid w:val="00E942FA"/>
     <w:rsid w:val="00E9499D"/>
-    <w:rsid w:val="00E95633"/>
     <w:rsid w:val="00E97B1D"/>
-    <w:rsid w:val="00EA0A1B"/>
     <w:rsid w:val="00EA0F8A"/>
     <w:rsid w:val="00EA2B20"/>
     <w:rsid w:val="00EA5BAD"/>
-    <w:rsid w:val="00EA6032"/>
     <w:rsid w:val="00EA7831"/>
     <w:rsid w:val="00EB0C99"/>
     <w:rsid w:val="00EB160C"/>
     <w:rsid w:val="00EB209B"/>
     <w:rsid w:val="00EB485A"/>
     <w:rsid w:val="00EB56A2"/>
     <w:rsid w:val="00EB59AC"/>
     <w:rsid w:val="00EB631D"/>
     <w:rsid w:val="00EB6D5A"/>
     <w:rsid w:val="00EC2E98"/>
     <w:rsid w:val="00EC3920"/>
     <w:rsid w:val="00EC5791"/>
     <w:rsid w:val="00EC6578"/>
     <w:rsid w:val="00ED0D5F"/>
     <w:rsid w:val="00ED1D9C"/>
     <w:rsid w:val="00ED1DE8"/>
     <w:rsid w:val="00ED3088"/>
     <w:rsid w:val="00ED76E3"/>
     <w:rsid w:val="00EE02AB"/>
     <w:rsid w:val="00EE1ED9"/>
     <w:rsid w:val="00EE20E0"/>
     <w:rsid w:val="00EE33BC"/>
     <w:rsid w:val="00EE49D7"/>
     <w:rsid w:val="00EF1B3E"/>
     <w:rsid w:val="00EF4954"/>
     <w:rsid w:val="00EF5123"/>
     <w:rsid w:val="00EF65F3"/>
     <w:rsid w:val="00EF6780"/>
     <w:rsid w:val="00F01811"/>
+    <w:rsid w:val="00F03D7E"/>
     <w:rsid w:val="00F03EF5"/>
     <w:rsid w:val="00F05F42"/>
+    <w:rsid w:val="00F060C4"/>
     <w:rsid w:val="00F06299"/>
     <w:rsid w:val="00F119CD"/>
     <w:rsid w:val="00F11E15"/>
     <w:rsid w:val="00F11FC7"/>
     <w:rsid w:val="00F150F3"/>
     <w:rsid w:val="00F1551E"/>
+    <w:rsid w:val="00F157CB"/>
     <w:rsid w:val="00F15871"/>
     <w:rsid w:val="00F15EC8"/>
     <w:rsid w:val="00F17AFB"/>
     <w:rsid w:val="00F17C88"/>
     <w:rsid w:val="00F20A77"/>
     <w:rsid w:val="00F21796"/>
     <w:rsid w:val="00F22D36"/>
     <w:rsid w:val="00F236C1"/>
-    <w:rsid w:val="00F2658B"/>
     <w:rsid w:val="00F269C7"/>
     <w:rsid w:val="00F26B50"/>
     <w:rsid w:val="00F27D8F"/>
+    <w:rsid w:val="00F33F4C"/>
     <w:rsid w:val="00F376A0"/>
     <w:rsid w:val="00F41550"/>
     <w:rsid w:val="00F4186F"/>
     <w:rsid w:val="00F421E7"/>
     <w:rsid w:val="00F42674"/>
     <w:rsid w:val="00F42E26"/>
     <w:rsid w:val="00F46139"/>
+    <w:rsid w:val="00F46D53"/>
     <w:rsid w:val="00F56153"/>
     <w:rsid w:val="00F57910"/>
-    <w:rsid w:val="00F57920"/>
     <w:rsid w:val="00F60CD2"/>
     <w:rsid w:val="00F61147"/>
     <w:rsid w:val="00F61173"/>
     <w:rsid w:val="00F6148B"/>
     <w:rsid w:val="00F628FD"/>
     <w:rsid w:val="00F63484"/>
     <w:rsid w:val="00F6388D"/>
+    <w:rsid w:val="00F6779D"/>
     <w:rsid w:val="00F67A56"/>
     <w:rsid w:val="00F700C4"/>
     <w:rsid w:val="00F7284A"/>
     <w:rsid w:val="00F732B4"/>
     <w:rsid w:val="00F740A2"/>
     <w:rsid w:val="00F741C4"/>
     <w:rsid w:val="00F74F97"/>
     <w:rsid w:val="00F74FF5"/>
     <w:rsid w:val="00F775DA"/>
     <w:rsid w:val="00F77DFF"/>
     <w:rsid w:val="00F80EE2"/>
     <w:rsid w:val="00F84324"/>
+    <w:rsid w:val="00F84FA8"/>
     <w:rsid w:val="00F85161"/>
     <w:rsid w:val="00F85169"/>
     <w:rsid w:val="00F853B2"/>
     <w:rsid w:val="00F86925"/>
     <w:rsid w:val="00F90BDA"/>
     <w:rsid w:val="00F911D0"/>
     <w:rsid w:val="00F91B1A"/>
     <w:rsid w:val="00F937F9"/>
     <w:rsid w:val="00F9388A"/>
-    <w:rsid w:val="00F93E4B"/>
     <w:rsid w:val="00F97566"/>
     <w:rsid w:val="00FA08C5"/>
     <w:rsid w:val="00FA2405"/>
     <w:rsid w:val="00FA25EF"/>
-    <w:rsid w:val="00FB42DA"/>
     <w:rsid w:val="00FB5C4C"/>
     <w:rsid w:val="00FC0610"/>
     <w:rsid w:val="00FC3D73"/>
-    <w:rsid w:val="00FC464D"/>
     <w:rsid w:val="00FC5681"/>
     <w:rsid w:val="00FC671E"/>
     <w:rsid w:val="00FC73CB"/>
     <w:rsid w:val="00FD00D4"/>
     <w:rsid w:val="00FD05D2"/>
     <w:rsid w:val="00FD3109"/>
     <w:rsid w:val="00FD3501"/>
+    <w:rsid w:val="00FD398A"/>
+    <w:rsid w:val="00FE09F5"/>
     <w:rsid w:val="00FE2511"/>
     <w:rsid w:val="00FE299F"/>
     <w:rsid w:val="00FE34AA"/>
     <w:rsid w:val="00FE3FD3"/>
     <w:rsid w:val="00FE5E8F"/>
-    <w:rsid w:val="00FF0431"/>
     <w:rsid w:val="00FF0756"/>
     <w:rsid w:val="00FF09DD"/>
     <w:rsid w:val="00FF0C61"/>
     <w:rsid w:val="00FF1771"/>
     <w:rsid w:val="00FF37B7"/>
     <w:rsid w:val="00FF3AAD"/>
     <w:rsid w:val="00FF4568"/>
     <w:rsid w:val="00FF5804"/>
     <w:rsid w:val="00FF5941"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -38671,117 +39880,117 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f2806426-abc6-4eac-b766-6af691031736">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6FE5D1-E9E0-46E1-8D41-E0BA9635534C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4E1C113-0AB1-41F7-B7BE-335F552BB1FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
     <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{585CF19E-D6D2-4561-8818-76A56F855DB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E15A25-B5D5-4ED9-9F17-B817E7269ACB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="21b06b1f-c2e7-42c0-8d47-4682ebcf1bc4"/>
     <ds:schemaRef ds:uri="f2806426-abc6-4eac-b766-6af691031736"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>8924</Characters>
+  <Pages>17</Pages>
+  <Words>1621</Words>
+  <Characters>9726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10391</CharactersWithSpaces>
+  <CharactersWithSpaces>11325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iwona Krzemińska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002E863F4D41954445A589852F56065FF7</vt:lpwstr>
   </property>